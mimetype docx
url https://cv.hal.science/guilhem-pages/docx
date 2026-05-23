--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -220,685 +220,685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Stability of a New Brain Phantom for Leachables Screening from Deep Brain Stimulations Probes</w:t>
+                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chassain</w:t>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (13), </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202401681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019366v1</w:t>
+                <w:t xml:space="preserve">hal-05051655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051655v1</w:t>
+                <w:t xml:space="preserve">hal-05051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimodality imaging as a companion to evaluate antitumour efficacy of TH-302 in experimental chondrosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-025-01322-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051650v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodality imaging as a companion to evaluate antitumour efficacy of TH-302 in experimental chondrosarcoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical exchange saturation transfer magnetic resonance imaging for metabolic mapping of ripening tomato fruit: Quite a challenge!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Boutault</w:t>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-025-01322-7⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493 (1), pp.145630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390544v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical exchange saturation transfer magnetic resonance imaging for metabolic mapping of ripening tomato fruit: Quite a challenge!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Stability of a New Brain Phantom for Leachables Screening from Deep Brain Stimulations Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 493 (1), pp.145630. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202401681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185366v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards portable MRI in the plant sciences</w:t>
               </w:r>
@@ -1044,64 +1044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,64 +1191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Sissou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1280,1243 +1280,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative sodium MRI in food: addressing sensitivity issues using single quantum chemical shift imaging at high field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of the sodium binding state in several food products by 23 Na nuclear magnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 60 (7), pp.628-636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5239⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537396v1</w:t>
+                <w:t xml:space="preserve">hal-03613378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the sodium binding state in several food products by 23 Na nuclear magnetic resonance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative sodium MRI in food: addressing sensitivity issues using single quantum chemical shift imaging at high field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.628-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.5250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613378v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field, time domain NMR in the agriculture and agrifood sectors: An overview of applications in plants, foods and biofuels</w:t>
+                <w:t xml:space="preserve">Effects of Long-Term Endogenous Corticosteroid Exposure on Brain Volume and Glial Cells in the AdKO Mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Alberto Colnago</w:t>
+                <w:t xml:space="preserve">Jorge Miguel Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeev Wiesman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Ernst Suidgeest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+                <w:t xml:space="preserve">Typhanie Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2020.106899⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.604103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.604103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136584v1</w:t>
+                <w:t xml:space="preserve">hal-03138884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Long-Term Endogenous Corticosteroid Exposure on Brain Volume and Glial Cells in the AdKO Mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Miguel Amaya</w:t>
+                <w:t xml:space="preserve">Spurious phase correction in rapid metabolic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst Suidgeest</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.604103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 332 (107065), pp.107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2021.107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138884v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious phase correction in rapid metabolic imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ratiney</w:t>
+                <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagés</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2021.107065⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.1251-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03101-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363454v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circadian Variation of Root Water Status in Three Herbaceous Species Assessed by Portable NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Sissou Trao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Blystone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-03101-w⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10040782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101885v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian Variation of Root Water Status in Three Herbaceous Species Assessed by Portable NMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10040782⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03180-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200198v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous proteoglycans and hypoxia mapping of chondrosarcoma environment by frequency selective CEST MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 86 (2), pp.1008-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03180-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297107v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous proteoglycans and hypoxia mapping of chondrosarcoma environment by frequency selective CEST MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low field, time domain NMR in the agriculture and agrifood sectors: An overview of applications in plants, foods and biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+                <w:t xml:space="preserve">Luiz Alberto Colnago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Maubert</w:t>
+                <w:t xml:space="preserve">Zeev Wiesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Bonny</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 86 (2), pp.1008-1018. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 323, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.28781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2020.106899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187913v1</w:t>
+                <w:t xml:space="preserve">hal-03136584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious discretization for characterizing multi‐exponential decay in magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2602,51 +2602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of calculated Cramér-Rao lower bounds: implications for quantitative MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2719,51 +2719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,51 +3013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.246-258. </w:t>
@@ -3108,51 +3108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mGlu5 receptor antagonist blocks bromocriptine-induced conditioned place preference in bilateral mesolimbic-lesioned rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ouachikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,411 +3439,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of residual dipolar couplings on foot angle in 1H MR spectra from skeletal muscle</w:t>
+                <w:t xml:space="preserve">Structure and antimicrobial activity of platypus ‘intermediate’ defensin-like peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Agarwal</w:t>
+                <w:t xml:space="preserve">Allan Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramjit Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip W Kuchel</w:t>
+                <w:t xml:space="preserve">Wu Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (4), pp.379-384. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 588 (9), pp.1821-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629885v1</w:t>
+                <w:t xml:space="preserve">hal-02632080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and antimicrobial activity of platypus ‘intermediate’ defensin-like peptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperpolarized [1,13C]pyruvate in lysed human erythrocytes: effects of co-substrate supply on reaction time courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Torres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yee Ling Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.03.044⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (10), pp.1203-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632080v1</w:t>
+                <w:t xml:space="preserve">hal-02632293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized [1,13C]pyruvate in lysed human erythrocytes: effects of co-substrate supply on reaction time courses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of residual dipolar couplings on foot angle in 1H MR spectra from skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyola d' Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yee Ling Tan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W Kuchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3176⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.379-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632293v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Benchtop Cryogen-Free Low-Field &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H NMR Spectrometer for the Analysis of Sexual Enhancement and Weight Loss Dietary Supplements Adulterated with Pharmaceutical Substances</w:t>
               </w:r>
@@ -4087,1023 +4087,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR q-space analysis of canonical shapes of human erythrocytes: stomatocytes, discocytes, spherocytes and echinocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppressing magnetization exchange effects in stimulated-echo diffusion experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothyj Larkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pages</w:t>
+                <w:t xml:space="preserve">Sergey V. Dvinskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdane Chapman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philipw Kuchel</w:t>
+                <w:t xml:space="preserve">Istvan Furo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-012-0822-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 234, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647193v1</w:t>
+                <w:t xml:space="preserve">hal-02650941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressing magnetization exchange effects in stimulated-echo diffusion experiments</w:t>
+                <w:t xml:space="preserve">Transmembrane exchange of hyperpolarized 13C-urea in human erythrocytes: subminute timescale kinetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Puckeridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Liangfeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey V. Dvinskikh</w:t>
+                <w:t xml:space="preserve">Yee ling Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istvan Furo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chacko Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (9), pp.1956-1966</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650941v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmembrane exchange of hyperpolarized 13C-urea in human erythrocytes: subminute timescale kinetic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR q-space analysis of canonical shapes of human erythrocytes: stomatocytes, discocytes, spherocytes and echinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothyj Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Puckeridge</w:t>
+                <w:t xml:space="preserve">Bogdane Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Liangfeng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johne J. Rasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipw Kuchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-012-0822-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646248v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging brain deoxyglucose uptake and metabolism by glucoCEST MRI</w:t>
+                <w:t xml:space="preserve">Insights into hERG K+ channel structure and function from NMR studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima A. Nasrallah</w:t>
+                <w:t xml:space="preserve">Chaiann Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allanm Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Golay</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipw Kuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Hsiang Chuang</w:t>
+                <w:t xml:space="preserve">Jamiei Vandenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (8), pp.1270-1278. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2013.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-012-0808-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652679v1</w:t>
+                <w:t xml:space="preserve">hal-02645294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into hERG K+ channel structure and function from NMR studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging brain deoxyglucose uptake and metabolism by glucoCEST MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allanm Torres</w:t>
+                <w:t xml:space="preserve">Fatima A. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipw Kuchel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamiei Vandenberg</w:t>
+                <w:t xml:space="preserve">Xavier Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Hsiang Chuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-012-0808-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (8), pp.1270-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2013.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02645294v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Chiral compartmentation’ in metabolism: Enzyme stereo-specificity yielding evolutionary options</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling and data analysis of NMR experiments using hyperpolarized 13C metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip W. Kuchel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Naumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.025⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/mri.s11084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646847v1</w:t>
+                <w:t xml:space="preserve">hal-02643047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling and data analysis of NMR experiments using hyperpolarized 13C metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Chiral compartmentation’ in metabolism: Enzyme stereo-specificity yielding evolutionary options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Naumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.13-21. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587 (17), pp.2790-2797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/mri.s11084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02643047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer binding to carbon nanotubes in aqueous dispersions: residence time on the nanotube surface as obtained by NMR diffusometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetable oil reactions within wood studied by direct 13C excitation with 1H decoupling and magic-angle sample spinning (MAS) NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton E. Frise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pages</w:t>
+                <w:t xml:space="preserve">Alireza M. Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Dvinskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Shtein</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mats K. G. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Furo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp209800u⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (3), pp.259-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644450v1</w:t>
+                <w:t xml:space="preserve">hal-02648737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stejskal–tanner equation derived in full</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5112,386 +5120,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaz Nagashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sendhil Velan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalan Vijayaragavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40A (5), pp.205-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.21241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.21241⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetable oil reactions within wood studied by direct 13C excitation with 1H decoupling and magic-angle sample spinning (MAS) NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous estimation of T1 and the flip angle in hyperpolarized NMR experiments using acquisition at non-regular time intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Puckeridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Istvan Furo</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222, pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648737v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous estimation of T1 and the flip angle in hyperpolarized NMR experiments using acquisition at non-regular time intervals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Puckeridge</w:t>
+                <w:t xml:space="preserve">Polymer binding to carbon nanotubes in aqueous dispersions: residence time on the nanotube surface as obtained by NMR diffusometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton E. Frise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Shtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Pri Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oren Regev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (9), pp.2635-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp209800u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645762v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport of Volatile Molecules in Porous Materials: Evaporation-Condensation Phenomena Described by NMR Diffusometry</w:t>
               </w:r>
@@ -5607,77 +5607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of methyl linoleate in the presence of lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza M. Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Furo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Henriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,500 +5743,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch granule characterization by kinetic analysis of their stages during enzymic hydrolysis: 1H nuclear magnetic resonance studies</w:t>
+                <w:t xml:space="preserve">Kinetics of starch hydrolysis and glucose mutarotation studied by NMR chemical exchange saturation transfer (CEST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C. Dona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert G. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (4), pp.1775-1786. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 86 (4), pp.1525-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.10.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646434v1</w:t>
+                <w:t xml:space="preserve">hal-02644539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of starch hydrolysis and glucose mutarotation studied by NMR chemical exchange saturation transfer (CEST)</w:t>
+                <w:t xml:space="preserve">Starch granule characterization by kinetic analysis of their stages during enzymic hydrolysis: 1H nuclear magnetic resonance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C. Dona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 86 (4), pp.1525-1532. </w:t>
+              <w:t xml:space="preserve">, 2011, 83 (4), pp.1775-1786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644539v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion of starch: In vivo and in vitro kinetic models used to characterise oligosaccharide or glucose release</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
+                <w:t xml:space="preserve">Erythrocyte shape reversion from echinocytes to discocytes: Kinetics via fast-measurement NMR diffusion-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (3), pp.645-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666672v1</w:t>
+                <w:t xml:space="preserve">hal-02664294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte shape reversion from echinocytes to discocytes: Kinetics via fast-measurement NMR diffusion-diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. W. Kuchel</w:t>
+                <w:t xml:space="preserve">Digestion of starch: In vivo and in vitro kinetic models used to characterise oligosaccharide or glucose release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C. Dona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (3), pp.599-617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664294v1</w:t>
+                <w:t xml:space="preserve">hal-02666672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the pore-helix of the hERG K+ channel</w:t>
               </w:r>
@@ -6362,536 +6362,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore domain outer helix contributes to both activation and inactivation of the hERG K+ channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengchu Ju</w:t>
+                <w:t xml:space="preserve">Kinetics of in vitro digestion of starches monitored by time-resolved1H nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C. Dona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Riek</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M806400200⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.638-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm8014413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666154v1</w:t>
+                <w:t xml:space="preserve">hal-02658070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of in vitro digestion of starches monitored by time-resolved1H nuclear magnetic resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony C. Dona</w:t>
+                <w:t xml:space="preserve">The pore domain outer helix contributes to both activation and inactivation of the hERG K+ channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengchu Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert G. Gilbert</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Riek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gaborieau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Po-Chia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (3), pp.638-644. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (2), pp.1000-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm8014413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M806400200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658070v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteric bonded stationary phases for high-performance liquid chromatography: a comparative study of the chromatographic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erythrocyte-shape evolution recorded with fast-measurement NMR diffusion-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Courtois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Delaurent</w:t>
+                <w:t xml:space="preserve">David Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 392 (3), pp.451-461. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.1409-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-008-2276-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666966v1</w:t>
+                <w:t xml:space="preserve">hal-02655917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte-shape evolution recorded with fast-measurement NMR diffusion-diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholesteric bonded stationary phases for high-performance liquid chromatography: a comparative study of the chromatographic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip W. Kuchel</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Delaurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (6), pp.1409-1416. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 392 (3), pp.451-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.21588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-008-2276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655917v1</w:t>
+                <w:t xml:space="preserve">hal-02666966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed field gradient magic angle spinning NMR self-diffusion measurements in liquids</w:t>
               </w:r>
@@ -7118,401 +7118,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the chromatographic process via pulsed-gradient spin−echo nuclear magnetic resonance. Role of the solvent composition in partitioning chromatography</w:t>
+                <w:t xml:space="preserve">Simplified analysis of mixtures of small molecules by chromatographic NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 78 (2), pp.561-566. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (36), pp.5950-5953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac051454n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200601622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665659v1</w:t>
+                <w:t xml:space="preserve">hal-02665660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified analysis of mixtures of small molecules by chromatographic NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">Optimization of the assay of naphthodianthrones in dry St John’s wort extract by reversed-phase liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mazarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Phan-Tan-Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delaurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200601622⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 385 (4), pp.716-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665660v1</w:t>
+                <w:t xml:space="preserve">hal-02664542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the assay of naphthodianthrones in dry St John’s wort extract by reversed-phase liquid chromatography</w:t>
+                <w:t xml:space="preserve">Investigation of the chromatographic process via pulsed-gradient spin−echo nuclear magnetic resonance. Role of the solvent composition in partitioning chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 385 (4), pp.716-723. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78 (2), pp.561-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0426-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac051454n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664542v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des volumes morts et des eff ets extra-colonne en chromatographie liquide de partage à polarité de phase inversée</w:t>
               </w:r>
@@ -7767,51 +7767,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transportable MRI sensor to monitor the water status of plants in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Symposium nuclear magnetic reonance spectroscopy for environment and sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Datur chM Dr Soon Ting Kueh, Président, Institut Kimia Malaysia, Jul 2025, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7836,77 +7836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7925,580 +7925,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative magnetic resonance imaging to characterize food process. A focus on sodium diffusion.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Can we estimate tree hydric status thanks to a transportable MRI sensor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Blystone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">GERM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213294v1</w:t>
+                <w:t xml:space="preserve">hal-05119044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+                <w:t xml:space="preserve">Quantitative magnetic resonance imaging to characterize food process. A focus on sodium diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119077v1</w:t>
+                <w:t xml:space="preserve">hal-05213294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we estimate tree hydric status thanks to a transportable MRI sensor?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119044v1</w:t>
+                <w:t xml:space="preserve">hal-05119077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium magnetic resonance imaging to map salt distribution in food depending on domestic salting practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative 23Na MRI in food during sodium diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology: The future of food is now: development, functionality &amp; sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFoST, AITA, Sep 2024, Rimini, Italy. pp.497-497</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879952v1</w:t>
+                <w:t xml:space="preserve">hal-04624915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative 23Na MRI in food during sodium diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sodium magnetic resonance imaging to map salt distribution in food depending on domestic salting practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology: The future of food is now: development, functionality &amp; sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFoST, AITA, Sep 2024, Rimini, Italy. pp.497-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624915v1</w:t>
+                <w:t xml:space="preserve">hal-04879952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring tree water content directly in the field with portable MRI</w:t>
               </w:r>
@@ -8510,64 +8510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennel International Bologna Conference Magnetic Resonance in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8605,51 +8605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring tree water content with a portable, unilateral magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8713,51 +8713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEASURING TREE WATER CONTENT AND LOCATING CONDUCTIVE TISSUES WITH PORTABLE MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,51 +8821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring tree water content in-situ with a portable, unilateral magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,286 +8910,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportable MRI to characterize water in plants directly in their natural environment</w:t>
+                <w:t xml:space="preserve">MUTANT : a new image filtering paradigm for improved parameters determination. Application to myelin water fraction mapping and sodium concentrations imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mounir El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISMRM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nashville (Tennessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238193v1</w:t>
+                <w:t xml:space="preserve">hal-04235727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTANT : a new image filtering paradigm for improved parameters determination. Application to myelin water fraction mapping and sodium concentrations imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transportable MRI to characterize water in plants directly in their natural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nashville (Tennessee), United States</w:t>
+              <w:t xml:space="preserve">NMR for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235727v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la réponse thérapeutique tumorale : intérêt d'une approche bimodale en IRM CEST et imagerie nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9231,103 +9231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'état de liaison du sel dans les produits alimentaires par relaxométrie RMN du 23Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamantino Agripino da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9365,77 +9365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field mri: a useful tool to characterize water in intact plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuixe Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9486,51 +9486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable and unilateral nmr device to measure tree water and locate conductive tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9581,103 +9581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sodium relaxation in food: a mandatory step to reach quantitative sodium images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9702,103 +9702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can metabolic mri be useful to image tomato metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moing A Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Spectroscopy Conference (IPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9823,103 +9823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism during fruit development: Is there a better contrast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th edition of the International Conference on the Applications of Magnetic Resonance in Food Science (MRFOOD2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9938,1162 +9938,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUMOR MICROENVIRONMENT IMAGING: MULTIMODALITY BENEFIT TO STUDY CHONDROSARCOMA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Validation of a novel brain medium for leachable study from deep brain stimulation’s electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">5ème journée scientifique commune TGI-IP/MPS-ICCF/TechMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345202v1</w:t>
+                <w:t xml:space="preserve">hal-04877610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a novel brain medium for leachable study from deep brain stimulation’s electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Digestion du pain: rôle de la phase orale, de la variété de blé et du procédé de panification dans la modulation de la digestion du gluten de pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélany Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée scientifique commune TGI-IP/MPS-ICCF/TechMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, LIlle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877610v1</w:t>
+                <w:t xml:space="preserve">hal-03758348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion du pain: rôle de la phase orale, de la variété de blé et du procédé de panification dans la modulation de la digestion du gluten de pain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMAGERIE METABOLIQUE RAPIDE DE MOLECULES HYPERPOLARISEES : A LA RECHERCHE DU TEMPS PERDU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sabbagh Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572398324758228E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758348v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE METABOLIQUE RAPIDE DE MOLECULES HYPERPOLARISEES : A LA RECHERCHE DU TEMPS PERDU</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Assessment of the sensitivity of a low-field NMR sensor by characterizing root water status of an herbaceous plant under drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compact NMR Conference II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5572398324758228E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03334089v1</w:t>
+                <w:t xml:space="preserve">hal-03377468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Correction in IDEAL-type Rapid Spectroscopic Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Localization of Metabollites In Fruits By NMR : Tissue Dissection and Metabolic Profiling Or Non-Invasive Whole Fruite Imaging ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lemaire-Chamley Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborde Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounet Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maucourt Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2021 Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">3. Journées RMN du Grand-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238486v1</w:t>
+                <w:t xml:space="preserve">hal-03757279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sensitivity of a low-field NMR sensor by characterizing root water status of an herbaceous plant under drought conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Can NMR become a tool of choice to study ecosystems directly in the fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compact NMR Conference II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Compact NMR conference II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377468v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Localization of Metabollites In Fruits By NMR : Tissue Dissection and Metabolic Profiling Or Non-Invasive Whole Fruite Imaging ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lemaire-Chamley Martine</w:t>
+                <w:t xml:space="preserve">Benefit of multimodal MRI to follow in vivo tumor microenvironment changes during therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maucourt Mickael</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées RMN du Grand-Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757279v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of multimodal MRI to follow in vivo tumor microenvironment changes during therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Phase Correction in IDEAL-type Rapid Spectroscopic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2021 Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369601v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can NMR become a tool of choice to study ecosystems directly in the fields?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TUMOR MICROENVIRONMENT IMAGING: MULTIMODALITY BENEFIT TO STUDY CHONDROSARCOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compact NMR conference II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">EMIM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419138v1</w:t>
+                <w:t xml:space="preserve">hal-03345202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative sodium MRI in foods : addressing sensitivity issues using single quantum Chemical Shift Imaging at high field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Magnetic Resonance in Food Science: Multiscale Food Structures and FoodOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement Ampere, Oct 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11131,90 +11131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État hydrique des racines de plantes prairiales évalué par RMN portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nuixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
@@ -11243,51 +11243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IRM CEST est-elle un contraste intéressant pouŕ etudier les agroressources et les produits transformés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11319,402 +11319,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude de la borne de Cramée-Rao: conséquences en SRM quantitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Suivi longitudinal du métabolisme cérébral par imagerie spectroscopique de Résonance Magnétique Nucléaire chez des modèles murins progressifs de la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734461v1</w:t>
+                <w:t xml:space="preserve">hal-04885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi longitudinal du métabolisme cérébral par imagerie spectroscopique de Résonance Magnétique Nucléaire chez des modèles murins progressifs de la maladie de Parkinson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Suivi longitudinal du métabolisme cérébral par imagerie spectroscopique de résonance magnétique nucléaire chez des modèles murins progressifs de la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gubellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885790v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi longitudinal du métabolisme cérébral par imagerie spectroscopique de résonance magnétique nucléaire chez des modèles murins progressifs de la maladie de Parkinson</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Melon</w:t>
+                <w:t xml:space="preserve">Incertitude de la borne de Cramée-Rao: conséquences en SRM quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734202v1</w:t>
+                <w:t xml:space="preserve">hal-02734461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,247 +11776,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent the Cramér-Rao bound (CRB) is a reliable benchmark in quantitative MRS ?</w:t>
+                <w:t xml:space="preserve">CEST-MRI to reveal new contrasts: application in preclinical imaging and food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018</w:t>
+              <w:t xml:space="preserve">2ème Journée RMN du Grand-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735231v1</w:t>
+                <w:t xml:space="preserve">hal-02787903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEST-MRI to reveal new contrasts: application in preclinical imaging and food science</w:t>
+                <w:t xml:space="preserve">To which extent the Cramér-Rao bound (CRB) is a reliable benchmark in quantitative MRS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée RMN du Grand-Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787903v1</w:t>
+                <w:t xml:space="preserve">hal-02735231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12097,51 +12097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12274,51 +12274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12369,51 +12369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GERM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12451,51 +12451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude de la borne de Cramér-Rao : conséquences en spectroscopie RMN quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GERM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12910,77 +12910,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we estimate tree hydric status using a transportable MRI sensor ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Blystone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13012,605 +13012,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a unilateral magnet to characterize water in root systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Leca</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Pichon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rimini, Italy. MDPI, The future of food is now: development, functionality &amp; sustainability, pp.496, 2024</w:t>
+              <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888325v1</w:t>
+                <w:t xml:space="preserve">hal-04683911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge to get MRI metabolic maps in fleshy fruit: tomato example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial International Bologna Conference Magnetic Resonance in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
+              <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683887v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a unilateral magnet to characterize water in root systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The challenge to get MRI metabolic maps in fleshy fruit: tomato example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance in Porous Media</w:t>
+              <w:t xml:space="preserve">16th Biennial International Bologna Conference Magnetic Resonance in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tromso, Norvège, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683911v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AITA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rimini, Italy. MDPI, The future of food is now: development, functionality &amp; sustainability, pp.496, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683948v1</w:t>
+                <w:t xml:space="preserve">hal-04888325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sodium relaxation in food : a mandatory step to reach quantitative sodium images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13648,51 +13648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable and unilateral NMR device to measure tree water content and locate conductive tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13737,743 +13737,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor microenvironment imaging: Benefits of multimodality to study chondrosarcoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Autissier</w:t>
+                <w:t xml:space="preserve">Prédiction de la teneur en eau des racines par spectroscopie proche infra-rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">; Leslie Mazuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+                <w:t xml:space="preserve">Pierrick Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop INRAE Imagerie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334046v2</w:t>
+                <w:t xml:space="preserve">hal-04138768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en eau des racines par spectroscopie proche infra-rouge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La RMN portable pour caractériser les racines de plantes prairiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nuixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Blystone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop INRAE Imagerie des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138768v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+                <w:t xml:space="preserve">LA RMN PORTABLE POUR CARACTERISER LES RACINES DE PLANTES PRAIRIALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online meeting, France</w:t>
+              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757407v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RMN portable pour caractériser les racines de plantes prairiales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Falcimagne</w:t>
+                <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. 2021</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347761v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA RMN PORTABLE POUR CARACTERISER LES RACINES DE PLANTES PRAIRIALES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tumor microenvironment imaging: Benefits of multimodality to study chondrosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">; Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Falcimagne</w:t>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/ivia)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331827v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics : tissue profiling or MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées RMN du Grand-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
@@ -14502,90 +14502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial localization of metabolites in fruits by NMR: tissue dissection and metabolic profiling or non-invasive whole fruit imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14621,459 +14621,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaliser des mesures en extérieur avec un aimant unilatéral : Comment s'affranchir des biais de mesure RMN dus aux variations de température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Traoré Amidou</w:t>
+                <w:t xml:space="preserve">Imagerie Métabolique Rapide de Molécules Hyperpolarisées : à la Recherche du Temps Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sabbagh Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331815v1</w:t>
+                <w:t xml:space="preserve">hal-03331830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Métabolique Rapide de Molécules Hyperpolarisées : à la Recherche du Temps Perdu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Correction de phase pour l'Imagerie Spectroscopique Rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France. 2021</w:t>
+              <w:t xml:space="preserve">5. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331830v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction de phase pour l'Imagerie Spectroscopique Rapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Chassain</w:t>
+                <w:t xml:space="preserve">Réaliser des mesures en extérieur avec un aimant unilatéral : Comment s'affranchir des biais de mesure RMN dus aux variations de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benmoussa Abdlatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuixe Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonny Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Ratiney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Traoré Amidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757198v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious phase correction in multi-shot CSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2020 - 37th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15092,1787 +15092,1787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROISMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
+              <w:t xml:space="preserve">Petit GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735518v1</w:t>
+                <w:t xml:space="preserve">hal-02733862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733862v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de l'imagerie IRM-CEST in-vivo pour l'étude du microenvironnement tumoral du chondrosarcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peyrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">4ème congrès de la société française de résonance magnétique en biologie &amp; médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735961v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'imagerie IRM-CEST in-vivo pour l'étude du microenvironnement tumoral du chondrosarcome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Maubert</w:t>
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schmicke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peyrode</w:t>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la société française de résonance magnétique en biologie &amp; médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
+              <w:t xml:space="preserve">International Society of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734277v1</w:t>
+                <w:t xml:space="preserve">hal-04113288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traoré</w:t>
+                <w:t xml:space="preserve">Développement et caractérisation de modèles d’études précliniques de chondrosarcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Yvain Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113288v1</w:t>
+                <w:t xml:space="preserve">hal-02734873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation de modèles d’études précliniques de chondrosarcome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) T2relaxation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t>
+              <w:t xml:space="preserve">EUROISMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734873v1</w:t>
+                <w:t xml:space="preserve">hal-02734560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) T2relaxation results</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROISMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
+              <w:t xml:space="preserve">1st International Wheat Congress-IWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734560v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the mitochondrial content with diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Wheat Congress-IWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822855v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the mitochondrial content with diffusion MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moutal</w:t>
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROISMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825161v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion MRI in muscles at high b-values: towards a quantification of microscopic organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736532v1</w:t>
+                <w:t xml:space="preserve">hal-02734828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI in muscles at high b-values: towards a quantification of microscopic organelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Clerjon</w:t>
+                <w:t xml:space="preserve">Longitudinal follow-up of brain metabolism in rat models of progressive Parkinson's disease using Magnetic Resonance Spectroscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734828v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal follow-up of brain metabolism in rat models of progressive Parkinson's disease using Magnetic Resonance Spectroscopy Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Melon</w:t>
+                <w:t xml:space="preserve">Cardiac MRI assessment of the effects of dietary Eicosapentaenoic acid (EPA) on the adverse consequences of sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Salin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737966v1</w:t>
+                <w:t xml:space="preserve">hal-01824991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MRI assessment of the effects of dietary Eicosapentaenoic acid (EPA) on the adverse consequences of sepsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) relaxation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">EUROMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824991v1</w:t>
+                <w:t xml:space="preserve">hal-02737455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can CEST contrast image gluten network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) relaxation results</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737455v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the exposure of gelatin to various environmental conditions on its chemical composition</w:t>
               </w:r>
@@ -17160,51 +17160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d’Etude de Résonance Magnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Sète, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17300,51 +17300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan M. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion fundamentals III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leipziger Universitätsvlg, 2009, 978-3865833877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17382,51 +17382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR methods for the fast-recording of diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion fundamentals II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitätsverlag, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17451,51 +17451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR diffusion diffraction and diffusion interference from cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Kuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17565,77 +17565,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction du biais de position de mesure RMN dû aux variations de température sur un aimant unilatéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DI-RV-23-0067. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17685,103 +17685,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TUMOR MICROENVIRONMENT IMAGING: BENEFITS OF MULTIMODALITY TO STUDY CHONDROSARCOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">; Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17835,51 +17835,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;RMN Chromatographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Paul Cézanne (Aix Marseille 3), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18032,51 +18032,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours L3 Pro de Chimie analytique à l'UCA: Relaxométrie; RMN du solide et d'échantillons mous; instrumentation &amp; IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18094,51 +18094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de M2 Technologie Médicale de l'UCA: Notions générales de RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18306,259 +18306,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la digestion des pains par résonance magnétique nucléaire (RMN) pour mieux comprendre l'hypersensibilité au gluten</w:t>
+                <w:t xml:space="preserve">Développements d’algorithmes d’apprentissage pour l’analyse exploratoire de données multidimensionnelles : Applications à l’étude de la dynamique de digestions des aliments et à l’imagerie RM des échanges chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuyu Ding</w:t>
+                <w:t xml:space="preserve">He Yunfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757482v1</w:t>
+                <w:t xml:space="preserve">hal-04829512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements d’algorithmes d’apprentissage pour l’analyse exploratoire de données multidimensionnelles : Applications à l’étude de la dynamique de digestions des aliments et à l’imagerie RM des échanges chimiques</w:t>
+                <w:t xml:space="preserve">Analyse de la digestion des pains par résonance magnétique nucléaire (RMN) pour mieux comprendre l'hypersensibilité au gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Yunfan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chuyu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Life Sciences [q-bio]. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829512v1</w:t>
+                <w:t xml:space="preserve">hal-03757482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de données d'IRM CEST in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq El Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie médicale. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18589,77 +18589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenter la sensibilité de l'imagerie du 13 C : hyperpolarisation boostée par polarisation croisée IRM quantitative du sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nuixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18690,51 +18690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser le réseau de gluten par IRM : Preuves de concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahid Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18842,51 +18842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF201143"/>
+    <w:nsid w:val="72FAF795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19073,51 +19073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-pages" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9368-5237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113522290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5422-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-025-01322-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Blystone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01152-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106398" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07003-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Colnago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Wiesman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miguel Amaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Suidgeest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Dumontet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.604103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Trao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040782" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spencer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4366" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9710352" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shishmarev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Kuchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Wright" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Hesketh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0241-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Traikia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01690871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ouachikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hafidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.09.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04781" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kuchel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7TR2NC5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Agarwal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyola d' Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Said" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Kuchel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Koh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.03.044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Ling Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3176" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6F6PCQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerdova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac503699u" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Nagashima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krishna Rao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sendhil Velan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipw Kuchel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-014-9821-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothyj Larkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdane Chapman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johne J. Rasko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0822-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC1684EA8B4101CE29FF050320CF4923DCEF2F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Dvinskikh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Puckeridge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Liangfeng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#160;ling Tan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652679v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima A. Nasrallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Golay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Hsiang Chuang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2013.79" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiann Ng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanm Torres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiei Vandenberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0808-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H839SFN0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Naumann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/mri.s11084" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton E. Frise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shtein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Pri Bar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Regev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209800u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendhil Velan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalan Vijayaragavan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21241" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/456FBABCA0536E9EE98FEBCF1A44A038F68F2163/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza M. Salehi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats K. G. Johansson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.05.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXHWRJ8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.06.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M34SVXN5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delaurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2074607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Henriksson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Johansson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.05.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WKWJ1Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Dona" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Gilbert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.10.042" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BM3B8QX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.056" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQMVPX9Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Yau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Kuchel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22457" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5W42DZ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan M. Torres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengchu Ju" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit S. Bansal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0433-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66865BA47465FDD9A3041A087459D59321C83E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666154v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806400200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm8014413" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2276-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5L61XPM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655917v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21588" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFM892HB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.10.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phan-Tan-Luu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac051454n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SX2Z3G3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601622" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N1WVVQ7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0426-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGKH23HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683632v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alph&#233;ran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brenier-Maurel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Guilhem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Michel Siouffi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491932" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9915PKBD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683870v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133617v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blystone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mounir El Mendili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086942v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantino Agripino da Cunha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781364v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuixe Magali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334089v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh Nour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572398324758228E12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419138v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238264v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885790v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734202v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733824v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607389v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742338v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pichon-Cochard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757121v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822537v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334046v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Leslie Mazuel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/ivia)" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138768v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347761v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331815v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmoussa Abdlatif" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Jean-Marie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Amidou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331830v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113288v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moutal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734828v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737966v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824991v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735065v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Assaf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737455v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikiac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741139v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743150v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821661v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Larkin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821571v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822529v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042747v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334052v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03238234v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238785v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238790v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790644v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789565v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757482v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuyu Ding" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829512v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yunfan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330539v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq El Fadili" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827312v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829417v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahid Youssef" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhem-pages" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9368-5237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113522290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5422-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-025-01322-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Blystone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01152-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106398" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07003-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miguel Amaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Suidgeest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Dumontet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.604103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Trao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040782" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Colnago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Wiesman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106899" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spencer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4366" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9710352" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shishmarev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Kuchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Wright" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Hesketh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0241-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Traikia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01690871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ouachikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hafidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.09.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04781" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kuchel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7TR2NC5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632080v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Koh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.03.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Ling Tan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6F6PCQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Agarwal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyola d' Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Said" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Kuchel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerdova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac503699u" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Nagashima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krishna Rao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sendhil Velan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipw Kuchel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-014-9821-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Dvinskikh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Puckeridge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Liangfeng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#160;ling Tan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jacob" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothyj Larkin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdane Chapman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johne J. Rasko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0822-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC1684EA8B4101CE29FF050320CF4923DCEF2F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiann Ng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanm Torres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamiei Vandenberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0808-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H839SFN0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima A. Nasrallah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Golay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Hsiang Chuang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2013.79" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/mri.s11084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Naumann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza M. Salehi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats K. G. Johansson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.05.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXHWRJ8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendhil Velan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalan Vijayaragavan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21241" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/456FBABCA0536E9EE98FEBCF1A44A038F68F2163/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645762v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.06.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M34SVXN5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton E. Frise" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shtein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Pri Bar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Regev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209800u" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delaurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2074607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Henriksson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Johansson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.05.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WKWJ1Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Dona" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.056" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQMVPX9Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Gilbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.10.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BM3B8QX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Yau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Kuchel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22457" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5W42DZ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan M. Torres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengchu Ju" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit S. Bansal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0433-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C66865BA47465FDD9A3041A087459D59321C83E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658070v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm8014413" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806400200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21588" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFM892HB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2276-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5L61XPM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.10.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phan-Tan-Luu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601622" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N1WVVQ7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0426-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGKH23HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac051454n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6SX2Z3G3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683632v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alph&#233;ran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brenier-Maurel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Guilhem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Michel Siouffi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491932" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9915PKBD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119044v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119077v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683870v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133617v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blystone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235727v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mounir El Mendili" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086942v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantino Agripino da Cunha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781364v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuixe Magali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877610v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334089v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh Nour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572398324758228E12" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377468v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419138v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238264v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885790v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734202v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734461v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787903v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735231v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733824v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607389v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742338v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683911v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pichon-Cochard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757121v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822537v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138768v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347761v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334046v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Leslie Mazuel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/ivia)" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331830v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331815v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmoussa Abdlatif" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Jean-Marie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Amidou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735961v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113288v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734560v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moutal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734828v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737966v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Salin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824991v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737455v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735065v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Assaf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikiac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741139v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743150v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821661v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Larkin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821571v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822529v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042747v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334052v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03238234v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238785v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238790v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790644v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789565v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829512v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yunfan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757482v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuyu Ding" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330539v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq El Fadili" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827312v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829417v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahid Youssef" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>