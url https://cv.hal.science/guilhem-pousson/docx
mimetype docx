--- v0 (2026-04-11)
+++ v1 (2026-05-17)
@@ -328,187 +328,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mausolée pour André Mazon : origines et vocations de la « bibliothèque-musée » Léon Tolstoï</w:t>
+                <w:t xml:space="preserve">Les fictions de la mort: rôles, paroles et narrations dans la scène d’agonie tolstoïenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pousson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fémur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (8)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911599v1</w:t>
+                <w:t xml:space="preserve">hal-04737729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fictions de la mort: rôles, paroles et narrations dans la scène d’agonie tolstoïenne</w:t>
+                <w:t xml:space="preserve">Un mausolée pour André Mazon : origines et vocations de la « bibliothèque-musée » Léon Tolstoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fémur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z1j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737729v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolstoy Against Things: Ostranenie, Pragmatic Conversions and Natural Attitude</w:t>
               </w:r>
@@ -882,187 +882,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolstoy, Nekhlioudov and Henry George’s Single Tax</w:t>
+                <w:t xml:space="preserve">Andrej Zorin, Жизнь Льва Толстого</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 92 (2), pp.295-306. </w:t>
+              <w:t xml:space="preserve">, 2021, 92 (3-4), pp.636-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/res.4480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/res.4677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892857v1</w:t>
+                <w:t xml:space="preserve">hal-03892847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Zorin, Жизнь Льва Толстого</w:t>
+                <w:t xml:space="preserve">Tolstoy, Nekhlioudov and Henry George’s Single Tax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 92 (3-4), pp.636-639. </w:t>
+              <w:t xml:space="preserve">, 2021, 92 (2), pp.295-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/res.4677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/res.4480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892847v1</w:t>
+                <w:t xml:space="preserve">hal-03892857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1217,51 +1217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pousson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scagliusi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Turgieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15840" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pueyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z1j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2317-4765.rus.2024.224584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5602" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pousson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scagliusi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Turgieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15840" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pueyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z1j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2317-4765.rus.2024.224584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.6045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5602" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4480" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>