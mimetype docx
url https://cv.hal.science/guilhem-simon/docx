--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced spectroscopic and microscopic insights into cement biodeterioration in sulfur-rich sewer systems</w:t>
+                <w:t xml:space="preserve">Hydrogen Sulfide Induced Biodeterioration of Mortars and Cement Paste: A Multi-Scale Investigation using laboratory accelerated test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Gouadec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157, pp.105955. </w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.105955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925967v1</w:t>
+                <w:t xml:space="preserve">hal-05414924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Sulfide Induced Biodeterioration of Mortars and Cement Paste: A Multi-Scale Investigation using laboratory accelerated test</w:t>
+                <w:t xml:space="preserve">Advanced spectroscopic and microscopic insights into cement biodeterioration in sulfur-rich sewer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaël Gouadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.108695. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.105955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.105955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414924v1</w:t>
+                <w:t xml:space="preserve">hal-04925967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single polyoxometalate-based nanoclusters characterized by infrared absorption nanospectroscopy</w:t>
               </w:r>
@@ -1880,51 +1880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par spectroscopie Raman de polymorphes de CaCO3 présents dans des bétons de granulats de béton recyclé carbonatés et utilisés comme puits de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gouadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Salhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01385-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilhem Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90479-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PS7TKN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Salhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01385-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilhem Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90479-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PS7TKN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>