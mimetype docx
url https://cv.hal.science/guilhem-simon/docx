--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -498,278 +498,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single polyoxometalate-based nanoclusters characterized by infrared absorption nanospectroscopy</w:t>
+                <w:t xml:space="preserve">Multiscale identification of the inorganic shell of core (Co)/shell‐assembled nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juba Salhi</w:t>
+                <w:t xml:space="preserve">Ghilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Mattera</w:t>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Arfaoui</w:t>
+                <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-024-01385-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862135v1</w:t>
+                <w:t xml:space="preserve">hal-04496649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale identification of the inorganic shell of core (Co)/shell‐assembled nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single polyoxometalate-based nanoclusters characterized by infrared absorption nanospectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghilhem Simon</w:t>
+                <w:t xml:space="preserve">Michele Mattera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+                <w:t xml:space="preserve">Imad Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Colomban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.6668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-024-01385-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496649v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nanocrystallinity on exchange bias in Co/CoO core/shell nanoparticles</w:t>
               </w:r>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1114,103 +1114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent Effects on Cobalt Nanocrystal Synthesis—A Facile Strategy To Control the Size of Co Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Richardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (38), pp.22054-22061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1384,269 +1384,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature of the hyper-Raman active vibrations of lithium borate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">René Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Courtens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.155103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/15/155103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512610v1</w:t>
+                <w:t xml:space="preserve">hal-00526787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the hyper-Raman active vibrations of lithium borate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526787v1</w:t>
+                <w:t xml:space="preserve">hal-00512610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1779,312 +1779,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Spectroscopy and XPS Investigations of the CO2 Hydrogenation on ZrO2-Cu Model Nanocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification par spectroscopie Raman de polymorphes de CaCO3 présents dans des bétons de granulats de béton recyclé carbonatés et utilisés comme puits de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gouadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhang</w:t>
+                <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
+                <w:t xml:space="preserve">Merzouk Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Journées thématique du GFSV</w:t>
+              <w:t xml:space="preserve">29ème Journées thématiques du GFSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFSV, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112523v1</w:t>
+                <w:t xml:space="preserve">hal-04112542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par spectroscopie Raman de polymorphes de CaCO3 présents dans des bétons de granulats de béton recyclé carbonatés et utilisés comme puits de CO2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman Spectroscopy and XPS Investigations of the CO2 Hydrogenation on ZrO2-Cu Model Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Offroy</w:t>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merzouk Haouchine</w:t>
+                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Journées thématiques du GFSV</w:t>
+              <w:t xml:space="preserve">29ème Journées thématique du GFSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFSV, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112542v1</w:t>
+                <w:t xml:space="preserve">hal-04112523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés vibrationnelles de nanoparticules auto-organisées de cobalt et de coeur/coquille cobalt/oxyde de cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,77 +2122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBRATIONNAL PROPERTIES OF SELF ORGANISED COBALT NANOPARTICLES AND CORE-SHELL COBALT/COBALT OXIDE NANOPARTICLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2290,73 +2290,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Decremps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varsovie (Warsaw), Poland</w:t>
+              <w:t xml:space="preserve">NANOSMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, PARIS (VI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967371v1</w:t>
+                <w:t xml:space="preserve">hal-03969369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of self-assembled Cobalt nanoparticles under extreme conditions</w:t>
               </w:r>
@@ -2415,73 +2415,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Decremps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, PARIS (VI), France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie (Warsaw), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969369v1</w:t>
+                <w:t xml:space="preserve">hal-03967371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low wavenumber Raman scattering experiments of Cobalt nanoparticles</w:t>
               </w:r>
@@ -2549,394 +2549,394 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-Raman Scattering: A Powerful Tool To Probe The Structure In Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Conference on Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Boston, MA, France. pp.535-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopie et spectrométrie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectroscopies vibrationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-154, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.4199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopies vibrationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 314 p., 2020, 9782813002556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813002556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853662v1</w:t>
-              </w:r>
-[...173 lines deleted...]
-                <w:t xml:space="preserve">hal-03218611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3194,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Salhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01385-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilhem Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90479-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PS7TKN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilhem Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Salhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01385-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90479-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PS7TKN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>