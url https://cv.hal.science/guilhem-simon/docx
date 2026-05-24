--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1384,269 +1384,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the hyper-Raman active vibrations of lithium borate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526787v1</w:t>
+                <w:t xml:space="preserve">hal-00512610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vibrational excitations of glasses in the boson-peak region: application to borates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Nature of the hyper-Raman active vibrations of lithium borate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ruffle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Courtens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.155103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/15/155103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512610v1</w:t>
+                <w:t xml:space="preserve">hal-00526787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2549,394 +2549,394 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-Raman Scattering: A Powerful Tool To Probe The Structure In Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Conference on Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Boston, MA, France. pp.535-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopies vibrationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, 314 p., 2020, 9782813002556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813002556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie et spectrométrie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopies vibrationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-154, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.4199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218611v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-03853662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3194,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilhem Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Salhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01385-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90479-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PS7TKN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilhem Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Salhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01385-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90479-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PS7TKN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>