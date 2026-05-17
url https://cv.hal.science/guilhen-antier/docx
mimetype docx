--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -829,440 +829,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La coppia Acab e Gezabele. Lettura psico-antropologica di una relazione pericolosa (parte seconda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di vita spirituale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77 (3), pp.281-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malaise dans l’interculturel ? Quelques réflexions sur l’identité, la frontière, la haine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cahier d’études missiologiques et interculturelles, 126 (4), pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La coppia Acab e Gezabele. Lettura psico-antropologica di una relazione pericolosa (parte seconda)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naître sujet parlant dans la chair. Réflexions anthropologiques à partir de Cioran, Job et la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIER Revue interdisciplinaire d’études religieuses : revue de l'Institut d'études religieuses de l'Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111603ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théologie systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réveil, Presse régionale protestante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 560 (Avril)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédestination et fraternité. Une lecture de Calvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (1), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trans.164.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coppia Acab e Gezabele. Lettura psico–antropologica di una relazione pericolosa (parte prima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di vita spirituale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 77 (3), pp.281-296</w:t>
-[...292 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 77 (2), pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1343,1420 +1343,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autorité et interprétation de l’Écriture. Liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (3), pp.309-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.973.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impunité et pénitence : éclairage théologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains, magazine de l’ACAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Céline Rohmer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple Achab et Jézabel. Lecture psycho-anthropologique d’une liaison dangereuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (1), pp.3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrt.441.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du démoniaque. En lisant Kierkegaard, Freud et Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 97 (3), pp.309-310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.973.0309⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Faire de la théologie aujourd'hui. Actes du symposium de l'Institut protestant de théologie, Paris 8-11 juin 2022, 97 (4), pp.461-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.974.0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Figures du démoniaque. En lisant Kierkegaard, Freud et Matthieu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trait d’esprit et Saint Esprit. Liberté de l’Évangile et mensonge de l’exégète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Faire de la théologie aujourd'hui. Actes du symposium de l'Institut protestant de théologie, Paris 8-11 juin 2022, 97 (4), pp.461-477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.974.0461⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Liberté de l’Évangile et vérité de l’exégète. Mélanges offerts à Élian Cuvillier à l’occasion de son 60e anniversaire, 95 (3), pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.953.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Trait d’esprit et Saint Esprit. Liberté de l’Évangile et mensonge de l’exégète</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Kierkegaard, la pensée en miettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evangile et Liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanatiques, encore un effort pour être radicaux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Décembre (12), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2012.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce chapitre de mon histoire marqué par un blanc… Le texte biblique a-t-il un inconscient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (2), pp.160-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RTL.51.2.3287681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des miettes pour les chiens (Mt 15,21-28) ou comment jouer théopoétiquement avec la police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Liberté de l’Évangile et vérité de l’exégète. Mélanges offerts à Élian Cuvillier à l’occasion de son 60e anniversaire, 95 (3), pp.455-468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.953.0455⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Variations du théologico-politique, 94 (2), pp.313-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.942.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Søren Kierkegaard, la pensée en miettes</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Barth : la grâce et le sérieux. Détresse et promesse de la prédication chrétienne en modernité liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (3), pp.229-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théologico-politique est mort, vive le théologico-politique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Variations du théologico-politique, 94 (2), pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.942.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mottu, Karl Barth. Le « Oui » de Dieu à l’humanité, Lyon, Olivétan, coll. « Figures protestantes », 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.194-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fondamentalisme : une passion (post)moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evangile et Liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 339</w:t>
+              <w:t xml:space="preserve">, 2018, 319, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fanatiques, encore un effort pour être radicaux !</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences de l’un</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2012.0125⟩</w:t>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Monothéismes et violence, 93 (1), pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0931.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce chapitre de mon histoire marqué par un blanc… Le texte biblique a-t-il un inconscient ?</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter le débat Barth-Bultmann. À propos d'un ouvrage éclairant de Christophe Chalamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 51 (2), pp.160-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/RTL.51.2.3287681⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 49 (3), pp.325-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RTL.49.3.3285257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guilhen Antier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhen Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaha David-Le-Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Variations du théologico-politique, 94 (2), pp.313-336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.942.0313⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Ricœur et l’eschatologie. À la croisée de la phénoménologie herméneutique et de la psychanalyse, 92 (2), pp.411-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0922.0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...478 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galates 2,11-21 : Il n'y a pas d'identité chrétienne !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Spécial Réformation 3, 112, pp.38-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fondamentalisme comme pathologie de l'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Origines et fondations du religieux : mises en récit des commencements, 18 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cerri.1848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113621v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03063441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontière, fraternité et guerre</w:t>
               </w:r>
@@ -7271,51 +7271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricœur et l’eschatologie. À la croisée de la phénoménologie herméneutique et de la psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhen Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiaha David-Le-Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92 (2), 64 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7430,51 +7430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72A746D9"/>
+    <w:nsid w:val="E6932510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7661,51 +7661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhen-antier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8534-3472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887273v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Antier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrt.471.0068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dgi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rohmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Singer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.994.0569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.994.0571" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111603ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.164.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.6124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.973.0309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrt.441.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.974.0461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2012.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.51.2.3287681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.942.0313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.942.0209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0931.0097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.49.3.3285257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1848" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaha David-Le-Duc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.296.0161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042442ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0461" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2016.2005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.47.1.3139393" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0911.0111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0913.0465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0902.0181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0891.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033100ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005488ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ether.2004.3792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gengembre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Travier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-theologies/1160-nouveaux-regards-sur-l-ancien-testament.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-theologies/1025-les-protestants-ont-ils-le-sens-de-l-eglise.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/49-coll-a-voix-haute-conferences-de-l-ipt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/l-origine-qui-vient.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/collections/collection-des-litteratures/le-centaure.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/la-foi-protestante/1029-traversee-du-christianisme.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/protestantisme/829-les-protestants-500-ans-apres-la-reforme-fidelite-et-liberte.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/livre/fiche/eschatologie-et-morale-9782220060705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON30028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Kirschleger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagouan&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14djr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04812478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04812477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.3971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04812474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.3279" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054982v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Causse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilhen-antier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8534-3472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887273v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Antier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrt.471.0068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dgi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rohmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Singer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.994.0569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.994.0571" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111603ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.164.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.6124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.973.0309" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrt.441.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.974.0461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2012.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.51.2.3287681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.942.0313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.942.0209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0931.0097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.49.3.3285257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaha David-Le-Duc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0411" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1848" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.296.0161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042442ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0461" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhpr.2016.2005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.47.1.3139393" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0911.0111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0913.0465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0902.0181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0891.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033100ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005488ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ether.2004.3792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gengembre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Travier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-theologies/1160-nouveaux-regards-sur-l-ancien-testament.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-theologies/1025-les-protestants-ont-ils-le-sens-de-l-eglise.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/49-coll-a-voix-haute-conferences-de-l-ipt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/l-origine-qui-vient.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/collections/collection-des-litteratures/le-centaure.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/la-foi-protestante/1029-traversee-du-christianisme.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/protestantisme/829-les-protestants-500-ans-apres-la-reforme-fidelite-et-liberte.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/livre/fiche/eschatologie-et-morale-9782220060705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON30028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Kirschleger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagouan&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14djr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04812478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04812477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.3971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04812474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.3279" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054982v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Causse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>