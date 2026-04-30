--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -127,576 +127,576 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Pandemic Problem, is there an animal model suitable to investigate PASC</w:t>
+                <w:t xml:space="preserve">Apport des modèles hamster et primate non humain dans l’étude de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia van der Bie</w:t>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Coleon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44303-025-00101-2⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05447183v1</w:t>
+                <w:t xml:space="preserve">pasteur-05462175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des modèles hamster et primate non humain dans l’étude de la COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SARS-CoV-2 envelope PDZ binding motif acts as a virulence factor disrupting host’s epithelial cell–cell junctions [brief report]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bourhy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Batiste Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71152⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11658-025-00758-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05462175v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARS-CoV-2 envelope PDZ binding motif acts as a virulence factor disrupting host’s epithelial cell–cell junctions [brief report]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of allogeneic bone marrow mesenchymal stem cells in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vinícius de Oliveira Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Leandro Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Larrous</w:t>
+                <w:t xml:space="preserve">Danielle Jaqueta Barberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kergoat</w:t>
+                <w:t xml:space="preserve">Regina Kiomi Takahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Boëda</w:t>
+                <w:t xml:space="preserve">Vânia Maria de Vasconcelos Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (1), pp.80. </w:t>
+              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (6), pp.333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11658-025-00758-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11259-025-10920-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162178v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of allogeneic bone marrow mesenchymal stem cells in horses</w:t>
+                <w:t xml:space="preserve">Post Pandemic Problem, is there an animal model suitable to investigate PASC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Vinícius de Oliveira Ferreira</w:t>
+                <w:t xml:space="preserve">Julia van der Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Maia</w:t>
+                <w:t xml:space="preserve">Anthony Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Jaqueta Barberini</w:t>
+                <w:t xml:space="preserve">Denise Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Kiomi Takahira</w:t>
+                <w:t xml:space="preserve">Willy Bogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Maria de Vasconcelos Machado</w:t>
+                <w:t xml:space="preserve">Jeroen den Dunnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (6), pp.333. </w:t>
+              <w:t xml:space="preserve">npj Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11259-025-10920-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44303-025-00101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447191v1</w:t>
+                <w:t xml:space="preserve">pasteur-05447183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotropisme du SARS-COV-2 et COVID long dans le modèle hamster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,77 +730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsters with long COVID present distinct transcriptomic profiles associated with neurodegenerative processes in brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Larrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vanderhoydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amuri Kilonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1126,3386 +1126,3386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroimmunology of rabies: New insights into an ancient disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Vieites-Prado</w:t>
+                <w:t xml:space="preserve">Victor Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seonhee Kim</w:t>
+                <w:t xml:space="preserve">Vinicius Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érika Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cássia Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriel Nóbile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42800-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (10), pp.e29042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04748399v1</w:t>
+                <w:t xml:space="preserve">hal-04402518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocytic hypophysitis in dogs infected with Leishmania spp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Increased CCL-5 (RANTES) Gene Expression in the Choroid Plexus of Dogs with Canine Leishmaniosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gonçalves Jussiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecília Clarindo Pelissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1208919⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (13), pp.2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13132060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240909v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased CCL-5 (RANTES) Gene Expression in the Choroid Plexus of Dogs with Canine Leishmaniosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antiviral mechanisms of two broad-spectrum monoclonal antibodies for rabies prophylaxis and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Zorzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13132060⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1186063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1186063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240913v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimmunology of rabies: New insights into an ancient disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cássia Moraes</w:t>
+                <w:t xml:space="preserve">Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriel Nóbile</w:t>
+                <w:t xml:space="preserve">Alba Vieites-Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seonhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29042⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40228-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402518v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04171251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral mechanisms of two broad-spectrum monoclonal antibodies for rabies prophylaxis and therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lymphocytic hypophysitis in dogs infected with Leishmania spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Castellan</w:t>
+                <w:t xml:space="preserve">Edenilson Doná Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Gasparotto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cecilia de Castro Guizelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gonçalves Jussiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Santos Março</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Zecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1186063. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1208919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1186063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1208919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240904v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seonhee Kim</w:t>
+                <w:t xml:space="preserve">Neutralization, effector function and immune imprinting of Omicron variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Addetia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brett Case</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Jun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Beltramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40228-7⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621 (7979), pp.592-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04171251v1</w:t>
+                <w:t xml:space="preserve">hal-04240898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization, effector function and immune imprinting of Omicron variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Beltramello</w:t>
+                <w:t xml:space="preserve">Author Correction: Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Vieites-Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seonhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621 (7979), pp.592-601. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06487-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42800-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240898v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04748399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
+                <w:t xml:space="preserve">Bone marrow fat, visceral fat, and body conditions as parameters of possible neglect in dogs with leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Hugo Ribeiro Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Santos Março</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+                <w:t xml:space="preserve">Lívia Castanhas Bregano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Thiago Luís Magnani Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Prot</w:t>
+                <w:t xml:space="preserve">Tulio Faria Seraguci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
+              <w:t xml:space="preserve">Forensic Science International: Animals and Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsiae.2022.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697587v1</w:t>
+                <w:t xml:space="preserve">pasteur-03827728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibodies against rabies: current uses in prophylaxis and in therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prodrugs as new therapies against Chagas disease: In vivo synergy between Trypanosoma cruzi proline racemase inhibitors and benznidazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hellert</w:t>
+                <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Gupta</w:t>
+                <w:t xml:space="preserve">Nicolas Gouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Corti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Cupif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2022.101204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2021.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03827722v1</w:t>
+                <w:t xml:space="preserve">hal-03504248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinted antibody responses against SARS-CoV-2 Omicron sublineages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susceptibilities of CNS Cells towards Rabies Virus Infection Is Linked to Cellular Innate Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoming Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna de Marco</w:t>
+                <w:t xml:space="preserve">Lena Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Kozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adc9127⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15010088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03827707v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03919985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodrugs as new therapies against Chagas disease: In vivo synergy between Trypanosoma cruzi proline racemase inhibitors and benznidazole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Irreversible inhibitors of the proline racemase (PRAC) unveil innovative mechanism of action as antibacterial against Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2021.10.030⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (4), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.14005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504248v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow fat, visceral fat, and body conditions as parameters of possible neglect in dogs with leishmaniasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Santos Março</w:t>
+                <w:t xml:space="preserve">Imprinted antibody responses against SARS-CoV-2 Omicron sublineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Jun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lívia Castanhas Bregano</w:t>
+                <w:t xml:space="preserve">Alexandra C. Walls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Luís Magnani Grassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tulio Faria Seraguci</w:t>
+                <w:t xml:space="preserve">Zhuoming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International: Animals and Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsiae.2022.100049⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.First release. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adc9127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03827728v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03827707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibilities of CNS Cells towards Rabies Virus Infection Is Linked to Cellular Innate Immune Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the rabies virus glycoprotein trimer bound to a prefusion-specific neutralizing antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Callaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Feige</w:t>
+                <w:t xml:space="preserve">Dawid Zyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Kozaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Larrous</w:t>
+                <w:t xml:space="preserve">Kathryn Hastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15010088⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03919985v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03698942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible inhibitors of the proline racemase (PRAC) unveil innovative mechanism of action as antibacterial against Clostridioides difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a highly specific and sensitive VHH-based sandwich immunoassay for the detection of the SARS-CoV-2 nucleoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gransagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Uriac</w:t>
+                <w:t xml:space="preserve">Sébastien Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tasseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renault</w:t>
+                <w:t xml:space="preserve">Gaëlle Chauveau-Le Friec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.14005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (1), pp.101290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504249v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03524979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the rabies virus glycoprotein trimer bound to a prefusion-specific neutralizing antibody</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawid Zyla</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Hastie</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03698942v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a highly specific and sensitive VHH-based sandwich immunoassay for the detection of the SARS-CoV-2 nucleoprotein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+                <w:t xml:space="preserve">Monoclonal antibodies against rabies: current uses in prophylaxis and in therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brier</w:t>
+                <w:t xml:space="preserve">Jan Hellert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chauveau-Le Friec</w:t>
+                <w:t xml:space="preserve">Rajesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Meriaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 298 (1), pp.101290. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.101204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2022.101204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03524979v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03827722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection induces the dedifferentiation of multiciliated cells and impairs mucociliary clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phanramphoei N. Frantz</w:t>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ruffié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Najburg</w:t>
+                <w:t xml:space="preserve">Françoise Lazarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.6277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24521-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
+                <w:t xml:space="preserve">pasteur-03319522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-related anosmia is associated with viral persistence and inflammation in human olfactory epithelium and brain infection in hamsters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Intrathecal Transplantation of Autologous and Allogeneic Bone Marrow-Derived Mesenchymal Stem Cells in Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pérez Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Boff Araujo Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lazarini</w:t>
+                <w:t xml:space="preserve">Marta Cristina Thomas Heckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Levallois</w:t>
+                <w:t xml:space="preserve">Diana Milena Rodríguez Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+                <w:t xml:space="preserve">Livia Ramos Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf8396⟩</w:t>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.096368972110344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09636897211034464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03242618v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection induces the dedifferentiation of multiciliated cells and impairs mucociliary clearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Robinot</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Julien Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24521-x⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.100862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03319522v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrathecal Transplantation of Autologous and Allogeneic Bone Marrow-Derived Mesenchymal Stem Cells in Dogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Pérez Benavides</w:t>
+                <w:t xml:space="preserve">Attenuation of clinical and immunological outcomes during SARS‐CoV‐2 infection by ivermectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lazarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Feige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovana Boff Araujo Pinto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Livia Ramos Teixeira</w:t>
+                <w:t xml:space="preserve">Etienne Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09636897211034464⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.e14122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202114122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504205v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03279176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phanramphoei N. Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rivière</w:t>
+                <w:t xml:space="preserve">Chantal Combredet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
+                <w:t xml:space="preserve">Valérie Najburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504202v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of clinical and immunological outcomes during SARS‐CoV‐2 infection by ivermectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">COVID-19-related anosmia is associated with viral persistence and inflammation in human olfactory epithelium and brain infection in hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lazarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lena Feige</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Kornobis</w:t>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.e14122. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.eabf8396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.202114122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf8396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03279176v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03242618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A combination of two human monoclonal antibodies cures symptomatic rabies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Sonthonnax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202012628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
+                <w:t xml:space="preserve">pasteur-02983042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the prefusion-locking broadly neutralizing antibody RVC20 bound to the rabies virus glycoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hellert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Buchrieser</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.596. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14398-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02868882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of two human monoclonal antibodies cures symptomatic rabies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jouvion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.e12628. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.202012628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02983042v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania hide-and-seek: Parasite amastigotes in the choroid plexus of a dog with neurological signs in an endemic municipality in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias De Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,1142 +4559,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix metalloproteinases 2 and 9 in rabbits with doxorubicin-induced cardiomyopathy</w:t>
+                <w:t xml:space="preserve">Detection of natural occurrence of Tritrichomonas foetus in cats in Araçatuba, São Paulo, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheila S.S. Nogueira</w:t>
+                <w:t xml:space="preserve">Roberta Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlos Sousa</w:t>
+                <w:t xml:space="preserve">Paulo Ricardo D.A. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gava</w:t>
+                <w:t xml:space="preserve">Alex Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosa</w:t>
+                <w:t xml:space="preserve">Rafael Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Melo</w:t>
+                <w:t xml:space="preserve">Milena Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (2), pp.320-327. </w:t>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.309-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-4990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-5115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504209v1</w:t>
+                <w:t xml:space="preserve">hal-03504210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of matrix metalloproteinase-2 and metalloproteinase-9 in the skin of dogs with visceral leishmaniasis</w:t>
+                <w:t xml:space="preserve">Designed mono- and di-covalent inhibitors trap modeled functional motions for Trypanosoma cruzi proline racemase in crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Prudente Jacintho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Melo</w:t>
+                <w:t xml:space="preserve">Patricia de Aguiar Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Machado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pamela Rodrigues Reina Moreira</w:t>
+                <w:t xml:space="preserve">Delphine Autheman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cupif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-018-5868-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504208v1</w:t>
+                <w:t xml:space="preserve">hal-01935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toll-like receptors and cytokines in the brain and in spleen of dogs with visceral leishmaniosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos S. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Grano</w:t>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Eduardo dos S. Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Melo</w:t>
+                <w:t xml:space="preserve">Milena de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 253, pp.30-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of natural occurrence of Tritrichomonas foetus in cats in Araçatuba, São Paulo, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of matrix metalloproteinase-2 and metalloproteinase-9 in the skin of dogs with visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Prudente Jacintho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Duarte</w:t>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Ricardo D.A. Rocha</w:t>
+                <w:t xml:space="preserve">Paulo Henrique Leal Bertolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Nakamura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Milena Viol</w:t>
+                <w:t xml:space="preserve">Pamela Rodrigues Reina Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-5115⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117 (6), pp.1819-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-018-5868-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504210v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed mono- and di-covalent inhibitors trap modeled functional motions for Trypanosoma cruzi proline racemase in crystallography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metaloproteinases no tecido laminar do casco de equinos submetidos à obstrução intraluminal do cólon menor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Canello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Aguiar Amaral</w:t>
+                <w:t xml:space="preserve">M.C.H. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Autheman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cupif</w:t>
+                <w:t xml:space="preserve">D.P.M. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.W. Gomide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006853⟩</w:t>
+              <w:t xml:space="preserve">Arquivo Brasileiro de Medicina Veterinária e Zootecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1678-4162-9378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935360v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaloproteinases no tecido laminar do casco de equinos submetidos à obstrução intraluminal do cólon menor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matrix metalloproteinases 2 and 9 in rabbits with doxorubicin-induced cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gravena</w:t>
+                <w:t xml:space="preserve">Sheila S.S. Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C.H. Tovar</w:t>
+                <w:t xml:space="preserve">Marlos Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P.M. Dias</w:t>
+                <w:t xml:space="preserve">Fabio Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M.W. Gomide</w:t>
+                <w:t xml:space="preserve">Fernando Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquivo Brasileiro de Medicina Veterinária e Zootecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (1), pp.45-52. </w:t>
+              <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.320-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1678-4162-9378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-4990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504211v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of animal experimentation: a longitudinal survey with veterinary students in Araçatuba, São Paulo, Brazil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling Cerebral Leishmaniasis: parasites and brain inflammation in Leishmania donovani infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Perri</w:t>
+                <w:t xml:space="preserve">Guilherme D. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Fernandes</w:t>
+                <w:t xml:space="preserve">Sophie Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olívia Moraes</w:t>
+                <w:t xml:space="preserve">Laurence Fiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00219266.2016.1257501⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.8454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504213v1</w:t>
+                <w:t xml:space="preserve">hal-01581802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Cerebral Leishmaniasis: parasites and brain inflammation in Leishmania donovani infected mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Goyard</w:t>
+                <w:t xml:space="preserve">Perceptions of animal experimentation: a longitudinal survey with veterinary students in Araçatuba, São Paulo, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fiette</w:t>
+                <w:t xml:space="preserve">Silvia Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boissonnas</w:t>
+                <w:t xml:space="preserve">Fernando Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combadiere</w:t>
+                <w:t xml:space="preserve">Olívia Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.8454. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (4), pp.391-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09085-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00219266.2016.1257501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581802v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into experimental visceral leishmaniasis: Real-time in vivo imaging of Leishmania donovani virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5765,295 +5765,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood pressure and renal injury in dogs with visceral leishmaniasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlos Sousa</w:t>
+                <w:t xml:space="preserve">T lymphocyte immunophenotypes in the cerebrospinal fluid of dogs with visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos S. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda B.G. Lima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ramos</w:t>
+                <w:t xml:space="preserve">Juliana Perosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0100-736X2016000900011⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504216v1</w:t>
+                <w:t xml:space="preserve">hal-03504215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T lymphocyte immunophenotypes in the cerebrospinal fluid of dogs with visceral leishmaniasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Blood pressure and renal injury in dogs with visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlos Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda B.G. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane R.A. Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius B.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Perosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
+                <w:t xml:space="preserve">Adriano Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 232, pp.12-20. </w:t>
+              <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (9), pp.857-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0100-736X2016000900011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504215v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Leishmania spp. promastigotes in the intestines, ovaries, and salivary glands of Rhipicephalus sanguineus actively infesting dogs</w:t>
               </w:r>
@@ -6167,425 +6167,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood-brain barrier disruption during spontaneous canine visceral leishmaniasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leishmania infection and neuroinflammation: Specific chemokine profile and absence of parasites in the brain of naturally-infected dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. de Melo</w:t>
+                <w:t xml:space="preserve">José Eduardo S. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milena Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pim.12285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 289, pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504217v1</w:t>
+                <w:t xml:space="preserve">hal-03504218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leishmania infection and neuroinflammation: Specific chemokine profile and absence of parasites in the brain of naturally-infected dogs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of autologous bone marrow mesenchymal stem cells in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda da Cruz Landim- Alvarenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilda Onghero Taffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Nogueira de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-015-0361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504218v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of autologous bone marrow mesenchymal stem cells in horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandro Maia</w:t>
+                <w:t xml:space="preserve">Blood-brain barrier disruption during spontaneous canine visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda da Cruz Landim- Alvarenga</w:t>
+                <w:t xml:space="preserve">J. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilda Onghero Taffarel</w:t>
+                <w:t xml:space="preserve">B. Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Nogueira de Moraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
+                <w:t xml:space="preserve">V. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), </w:t>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (12), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-015-0361-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pim.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504220v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological, parasitological and molecular tests for canine visceral leishmaniosis diagnosis in a longitudinal study</w:t>
               </w:r>
@@ -6699,732 +6699,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized gene expression of toll-like receptors 2, 4 and 9 in the brain and peripheral lymphoid organs during canine visceral leishmaniasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Grano</w:t>
+                <w:t xml:space="preserve">First detection of Leishmania infantum DNA within the brain of naturally infected dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Homem</w:t>
+                <w:t xml:space="preserve">Silvia Belinchón-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Machado</w:t>
+                <w:t xml:space="preserve">Luis Gómez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (12), pp.726-731. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204 (3-4), pp.376-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pim.12148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504224v1</w:t>
+                <w:t xml:space="preserve">hal-03504223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of Leishmania infantum DNA within the brain of naturally infected dogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Melo</w:t>
+                <w:t xml:space="preserve">Compartmentalized gene expression of toll-like receptors 2, 4 and 9 in the brain and peripheral lymphoid organs during canine visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Belinchón-Lorenzo</w:t>
+                <w:t xml:space="preserve">C. Homem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gómez-Nieto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Machado</w:t>
+                <w:t xml:space="preserve">G. Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 204 (3-4), pp.376-380. </w:t>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (12), pp.726-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pim.12148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504223v1</w:t>
+                <w:t xml:space="preserve">hal-03504224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki-67 labeling in canine perianal glands neoplasms: a novel approach for immunohistological diagnostic and prognostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine herpesvirus-5 infection in a rabbit experimental model: Immunohistochemical study of the cellular response in the CNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Storti Pereira</w:t>
+                <w:t xml:space="preserve">Fernanda Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Schweigert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias De Melo</w:t>
+                <w:t xml:space="preserve">Fernando Y.M. Hosomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Vissani Fernandes</w:t>
+                <w:t xml:space="preserve">Juliana Peiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Augusto Ruiz Sueiro</w:t>
+                <w:t xml:space="preserve">Rudi Weiblen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (1), </w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504230v1</w:t>
+                <w:t xml:space="preserve">hal-03504227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-inflammatory cytokines predominate in the brains of dogs with visceral leishmaniasis: A natural model of neuroinflammation during systemic parasitic infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ki-67 labeling in canine perianal glands neoplasms: a novel approach for immunohistological diagnostic and prognostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Túlio Seraguci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Rodrigo Storti Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Grano</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias De Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Vissani Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Augusto Ruiz Sueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504229v1</w:t>
+                <w:t xml:space="preserve">hal-03504230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine herpesvirus-5 infection in a rabbit experimental model: Immunohistochemical study of the cellular response in the CNS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliana Peiró</w:t>
+                <w:t xml:space="preserve">Pro-inflammatory cytokines predominate in the brains of dogs with visceral leishmaniasis: A natural model of neuroinflammation during systemic parasitic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Weiblen</w:t>
+                <w:t xml:space="preserve">Túlio Seraguci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo S. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57, pp.10-16. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (1-3), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2013.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504227v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T and B lymphocytes in the brains of dogs with concomitant seropositivity to three pathogenic protozoans: Leishmania chagasi, Toxoplasma gondii and Neospora caninum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Priscilla Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7471,77 +7471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zymographic patterns of MMP-2 and MMP-9 in the CSF and cerebellum of dogs with subacute distemper leukoencephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andressa Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7599,800 +7599,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visceral mast cell tumor and mastocythemia in a dog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Squamous Cell Lung Carcinoma in a Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C. Ciarlini</w:t>
+                <w:t xml:space="preserve">L.D.R.P. Ciarlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (3), pp.142-145</w:t>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504245v1</w:t>
+                <w:t xml:space="preserve">hal-03504246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porencephaly and cortical dysplasia as cause of seizures in a dog</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
+                <w:t xml:space="preserve">Canine cerebral leishmaniasis: Potential role of matrix metalloproteinase-2 in the development of neurological disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Gisela Laranjeira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Mary Marcondes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (1), pp.246. </w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148 (3-4), pp.260-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504236v1</w:t>
+                <w:t xml:space="preserve">hal-03504235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squamous Cell Lung Carcinoma in a Cat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Porencephaly and cortical dysplasia as cause of seizures in a dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Gisela Laranjeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504246v1</w:t>
+                <w:t xml:space="preserve">hal-03504236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine cerebral leishmaniasis: Potential role of matrix metalloproteinase-2 in the development of neurological disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visceral mast cell tumor and mastocythemia in a dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Ciarlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.142-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504235v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of matrix metalloproteinase-2 and metalloproteinase-9 in the cerebrospinal fluid of dogs with visceral leishmaniasis</w:t>
+                <w:t xml:space="preserve">Intravascular lymphomatosis in the central nervous system of dogs: immunohistochemical investigation in two cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marangoni</w:t>
+                <w:t xml:space="preserve">G.F. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souza</w:t>
+                <w:t xml:space="preserve">W.L. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perri</w:t>
+                <w:t xml:space="preserve">E.G. Aylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504238v1</w:t>
+                <w:t xml:space="preserve">hal-03504243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular lymphomatosis in the central nervous system of dogs: immunohistochemical investigation in two cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levels of matrix metalloproteinase-2 and metalloproteinase-9 in the cerebrospinal fluid of dogs with visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.F. Machado</w:t>
+                <w:t xml:space="preserve">O. Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G.D. Melo</w:t>
+                <w:t xml:space="preserve">M. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.L. Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.G. Aylon</w:t>
+                <w:t xml:space="preserve">S. Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (6), pp.330-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3024.2011.01285.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504243v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glial reactivity in dogs with visceral leishmaniasis: correlation with T lymphocyte infiltration and with cerebrospinal fluid anti-Leishmania antibody titres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (3), pp.293-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8438,103 +8438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of serum matrix metalloproteinases in dogs with natural visceral leishmaniosis: A preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Marcondes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 188 (2), pp.243-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8580,103 +8580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential alterations in the activity of matrix metalloproteinases within the nervous tissue of dogs in distinct manifestations of visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olívia Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Marcondes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (3-4), pp.340-345. </w:t>
@@ -8727,51 +8727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choroid plexus involvement in dogs with spontaneous visceral leishmaniasis: a histopathological investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (2), pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8835,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcondes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 162 (3-4), pp.248-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8945,77 +8945,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infections of the Central Nervous System - Chapter 13: Rabies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9167,64 +9167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9246,90 +9246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SARS-CoV-2 envelope PDZ Binding Motif acts as a virulence factor disrupting host’s epithelial cell-cell junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Larrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Boeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9364,103 +9364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 infection damages airway motile cilia and impairs mucociliary clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lazarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9651,51 +9651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05447183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van der Bie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Visser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen den Dunnen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-025-00101-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00758-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Maia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaqueta Barberini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kiomi Takahira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Maria de Vasconcelos Machado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-025-10920-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05176661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62048-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alejandra Tortorici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Marco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pinto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foreman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Perraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanderhoydonck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amuri Kilonda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105838" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04748399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vieites-Prado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonhee Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42800-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Don&#225; Frigerio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de Castro Guizelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gon&#231;alves Jussiani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Santos Mar&#231;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos Santos Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grecco Grano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Clarindo Pelissari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13132060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bastos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pacheco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Moraes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel N&#243;bile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Zorzan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castellan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gasparotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zecchin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1186063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04171251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40228-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Addetia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brett Case" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jun Park" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Beltramello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06487-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2022.101204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Walls" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoming Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coatnoan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.10.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro Morais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Castanhas Bregano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lu&#237;s Magnani Grassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Faria Seraguci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2022.100049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03919985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Feige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kozaki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.14005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03698942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Callaway" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Zyla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hastie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03524979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chauveau-Le Friec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meriaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03242618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levallois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf8396" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe P&#233;rez Benavides" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Boff Araujo Pinto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cristina Thomas Heckler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Milena Rodr&#237;guez Hurtado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramos Teixeira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636897211034464" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03279176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202114122" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868882v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14398-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sonthonnax" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202012628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias De Melo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Fabrino Machado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila S.S. Nogueira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Sousa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gava" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Melo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-4990" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504208v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Prudente Jacintho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Machado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Leal Bertolo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rodrigues Reina Moreira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5868-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos S. Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena de Souza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria M.F. Lima" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.02.030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Duarte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo D.A. Rocha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nakamura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cipriano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Viol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-5115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aguiar Amaral" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autheman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006853" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Canello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gravena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.H. Tovar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.M. Dias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.W. Gomide" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4162-9378" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Moraes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2016.1257501" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B.G. Lima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane R.A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius B.C. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ramos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-736X2016000900011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Perosso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.11.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ara&#250;z Viol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar Miranda de Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monally Concei&#231;&#227;o Costa de Aquino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Hudson Loiola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5111-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. de Melo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kremer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lima" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12285" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504218v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo S. Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Souza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2015.10.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda da Cruz Landim- Alvarenga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Onghero Taffarel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nogueira de Moraes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0361-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ris Maroni Nunes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Mar&#231;al F&#233;lix De Lima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Borges De Paula" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esther Gon&#231;alves Pereira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-29612015073" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Machado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12148" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Belinch&#243;n-Lorenzo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nieto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.05.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Storti Pereira" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Schweigert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vissani Fernandes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Ruiz Sueiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-83" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Seraguci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.11.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504227v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Y.M. Hosomi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Peir&#243;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Weiblen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2013.01.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Priscilla Sakamoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-226" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504228v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Machado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Migliolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.04.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Melo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Ciarlini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gisela Laranjeira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-246" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.R.P. Ciarlini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504235v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Marcondes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.05.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504238v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marangoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moraes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souza" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01285.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504243v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Machado" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Castro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Ferreira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Aylon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-011-1290-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z442GNXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504240v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marangoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.03.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQR42162-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.03.024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503869v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcondes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Vasconcelos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Boeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00758-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Maia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaqueta Barberini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kiomi Takahira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Maria de Vasconcelos Machado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-025-10920-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05447183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van der Bie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Visser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen den Dunnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-025-00101-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05176661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62048-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alejandra Tortorici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Marco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pinto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foreman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Perraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanderhoydonck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amuri Kilonda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105838" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bastos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pacheco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Moraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel N&#243;bile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos Santos Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gon&#231;alves Jussiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grecco Grano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Clarindo Pelissari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13132060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Zorzan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castellan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gasparotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zecchin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1186063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04171251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vieites-Prado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonhee Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40228-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240909v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Don&#225; Frigerio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de Castro Guizelini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Santos Mar&#231;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208919" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Addetia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brett Case" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jun Park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Beltramello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06487-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04748399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42800-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro Morais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Castanhas Bregano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lu&#237;s Magnani Grassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Faria Seraguci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2022.100049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coatnoan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.10.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03919985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Feige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kozaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.14005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Walls" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoming Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03698942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Callaway" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Zyla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hastie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03524979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chauveau-Le Friec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meriaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2022.101204" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe P&#233;rez Benavides" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Boff Araujo Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cristina Thomas Heckler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Milena Rodr&#237;guez Hurtado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramos Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636897211034464" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03279176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202114122" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03242618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levallois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf8396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sonthonnax" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202012628" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14398-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias De Melo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Fabrino Machado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Duarte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo D.A. Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nakamura" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cipriano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Viol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-5115" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aguiar Amaral" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autheman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006853" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos S. Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Melo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena de Souza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria M.F. Lima" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.02.030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Prudente Jacintho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Machado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Leal Bertolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rodrigues Reina Moreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5868-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Canello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gravena" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.H. Tovar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.M. Dias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.W. Gomide" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4162-9378" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila S.S. Nogueira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Sousa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-4990" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Moraes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2016.1257501" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Perosso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.11.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B.G. Lima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane R.A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius B.C. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-736X2016000900011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ara&#250;z Viol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar Miranda de Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monally Concei&#231;&#227;o Costa de Aquino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Hudson Loiola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5111-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo S. Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Souza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2015.10.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda da Cruz Landim- Alvarenga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Onghero Taffarel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nogueira de Moraes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0361-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. de Melo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kremer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lima" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12285" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ris Maroni Nunes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Mar&#231;al F&#233;lix De Lima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Borges De Paula" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esther Gon&#231;alves Pereira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-29612015073" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Belinch&#243;n-Lorenzo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nieto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.05.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504224v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Machado" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12148" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Y.M. Hosomi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Peir&#243;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Weiblen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2013.01.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Storti Pereira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Schweigert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vissani Fernandes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Ruiz Sueiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-83" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Seraguci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.11.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Priscilla Sakamoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-226" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504228v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Machado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Migliolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.04.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504246v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Melo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.R.P. Ciarlini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504235v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Marcondes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.05.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504236v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gisela Laranjeira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-246" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Ciarlini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Machado" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Castro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Aylon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504238v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marangoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moraes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01285.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-011-1290-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z442GNXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504240v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marangoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.03.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQR42162-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.03.024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503869v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcondes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Vasconcelos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Boeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>