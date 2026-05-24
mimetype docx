--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -127,576 +127,576 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des modèles hamster et primate non humain dans l’étude de la COVID-19</w:t>
+                <w:t xml:space="preserve">Post Pandemic Problem, is there an animal model suitable to investigate PASC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+                <w:t xml:space="preserve">Julia van der Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Coleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Bogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen den Dunnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71152⟩</w:t>
+              <w:t xml:space="preserve">npj Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44303-025-00101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05462175v1</w:t>
+                <w:t xml:space="preserve">pasteur-05447183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARS-CoV-2 envelope PDZ binding motif acts as a virulence factor disrupting host’s epithelial cell–cell junctions [brief report]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport des modèles hamster et primate non humain dans l’étude de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11658-025-00758-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162178v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05462175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of allogeneic bone marrow mesenchymal stem cells in horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SARS-CoV-2 envelope PDZ binding motif acts as a virulence factor disrupting host’s epithelial cell–cell junctions [brief report]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Maia</w:t>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Jaqueta Barberini</w:t>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Kiomi Takahira</w:t>
+                <w:t xml:space="preserve">Lauriane Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Maria de Vasconcelos Machado</w:t>
+                <w:t xml:space="preserve">Batiste Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (6), pp.333. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11259-025-10920-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11658-025-00758-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447191v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Pandemic Problem, is there an animal model suitable to investigate PASC</w:t>
+                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of allogeneic bone marrow mesenchymal stem cells in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia van der Bie</w:t>
+                <w:t xml:space="preserve">Lucas Vinícius de Oliveira Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Coleon</w:t>
+                <w:t xml:space="preserve">Leandro Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Visser</w:t>
+                <w:t xml:space="preserve">Danielle Jaqueta Barberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Bogers</w:t>
+                <w:t xml:space="preserve">Regina Kiomi Takahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen den Dunnen</w:t>
+                <w:t xml:space="preserve">Vânia Maria de Vasconcelos Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.41. </w:t>
+              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (6), pp.333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44303-025-00101-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11259-025-10920-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05447183v1</w:t>
+                <w:t xml:space="preserve">hal-05447191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotropisme du SARS-COV-2 et COVID long dans le modèle hamster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,77 +730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsters with long COVID present distinct transcriptomic profiles associated with neurodegenerative processes in brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Larrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -858,3654 +858,3654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05176661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potent pan-sarbecovirus neutralizing antibody resilient to epitope diversification</w:t>
+                <w:t xml:space="preserve">Mechanism of action of phthalazinone derivatives against rabies virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rosen</w:t>
+                <w:t xml:space="preserve">Victoire Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alejandra Tortorici</w:t>
+                <w:t xml:space="preserve">Bart Vanderhoydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna de Marco</w:t>
+                <w:t xml:space="preserve">Guillaume Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Foreman</w:t>
+                <w:t xml:space="preserve">Amuri Kilonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.09.026⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.105838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2024.105838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818236v1</w:t>
+                <w:t xml:space="preserve">hal-04582877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of phthalazinone derivatives against rabies virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A potent pan-sarbecovirus neutralizing antibody resilient to epitope diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Perraud</w:t>
+                <w:t xml:space="preserve">M. Alejandra Tortorici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Vanderhoydonck</w:t>
+                <w:t xml:space="preserve">Anna de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Dora Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amuri Kilonda</w:t>
+                <w:t xml:space="preserve">William Foreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.105838. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (25), pp.7196-7213.e26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2024.105838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582877v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimmunology of rabies: New insights into an ancient disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Bastos</w:t>
+                <w:t xml:space="preserve">Alba Vieites-Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Pacheco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adriel Nóbile</w:t>
+                <w:t xml:space="preserve">Seonhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29042⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42800-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402518v1</w:t>
+                <w:t xml:space="preserve">pasteur-04748399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased CCL-5 (RANTES) Gene Expression in the Choroid Plexus of Dogs with Canine Leishmaniosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Vieites-Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seonhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13132060⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40228-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240913v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04171251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral mechanisms of two broad-spectrum monoclonal antibodies for rabies prophylaxis and therapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lymphocytic hypophysitis in dogs infected with Leishmania spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edenilson Doná Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia de Castro Guizelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gonçalves Jussiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Santos Março</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Zecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1186063⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1208919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1208919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240904v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seonhee Kim</w:t>
+                <w:t xml:space="preserve">Neuroimmunology of rabies: New insights into an ancient disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érika Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cássia Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriel Nóbile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40228-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (10), pp.e29042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04171251v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocytic hypophysitis in dogs infected with Leishmania spp.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antiviral mechanisms of two broad-spectrum monoclonal antibodies for rabies prophylaxis and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Zorzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1208919⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1186063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1186063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240909v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization, effector function and immune imprinting of Omicron variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Beltramello</w:t>
+                <w:t xml:space="preserve">Increased CCL-5 (RANTES) Gene Expression in the Choroid Plexus of Dogs with Canine Leishmaniosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gonçalves Jussiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecília Clarindo Pelissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06487-6⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (13), pp.2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13132060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240898v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seonhee Kim</w:t>
+                <w:t xml:space="preserve">Neutralization, effector function and immune imprinting of Omicron variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Addetia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brett Case</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Jun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Beltramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.8024. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621 (7979), pp.592-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42800-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04748399v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow fat, visceral fat, and body conditions as parameters of possible neglect in dogs with leishmaniasis</w:t>
+                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ribeiro Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Santos Março</w:t>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lívia Castanhas Bregano</w:t>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Luís Magnani Grassi</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulio Faria Seraguci</w:t>
+                <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International: Animals and Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.100049. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsiae.2022.100049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03827728v1</w:t>
+                <w:t xml:space="preserve">hal-03697587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodrugs as new therapies against Chagas disease: In vivo synergy between Trypanosoma cruzi proline racemase inhibitors and benznidazole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monoclonal antibodies against rabies: current uses in prophylaxis and in therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
+                <w:t xml:space="preserve">Jan Hellert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gouault</w:t>
+                <w:t xml:space="preserve">Rajesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cupif</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2021.10.030⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.101204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2022.101204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504248v1</w:t>
+                <w:t xml:space="preserve">pasteur-03827722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibilities of CNS Cells towards Rabies Virus Infection Is Linked to Cellular Innate Immune Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imprinted antibody responses against SARS-CoV-2 Omicron sublineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Jun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C. Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Feige</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Larrous</w:t>
+                <w:t xml:space="preserve">Zhuoming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15010088⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.First release. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adc9127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03919985v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03827707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible inhibitors of the proline racemase (PRAC) unveil innovative mechanism of action as antibacterial against Clostridioides difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone marrow fat, visceral fat, and body conditions as parameters of possible neglect in dogs with leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ribeiro Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Santos Março</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Castanhas Bregano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Thiago Luís Magnani Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Uriac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renault</w:t>
+                <w:t xml:space="preserve">Tulio Faria Seraguci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.14005⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International: Animals and Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsiae.2022.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504249v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03827728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinted antibody responses against SARS-CoV-2 Omicron sublineages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dora Pinto</w:t>
+                <w:t xml:space="preserve">Prodrugs as new therapies against Chagas disease: In vivo synergy between Trypanosoma cruzi proline racemase inhibitors and benznidazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra C. Walls</w:t>
+                <w:t xml:space="preserve">Nicolas Gouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoming Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna de Marco</w:t>
+                <w:t xml:space="preserve">Jean-François Cupif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adc9127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2021.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03827707v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the rabies virus glycoprotein trimer bound to a prefusion-specific neutralizing antibody</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susceptibilities of CNS Cells towards Rabies Virus Infection Is Linked to Cellular Innate Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawid Zyla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lena Feige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Kozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Larrous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Hastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9151⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15010088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03698942v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03919985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a highly specific and sensitive VHH-based sandwich immunoassay for the detection of the SARS-CoV-2 nucleoprotein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irreversible inhibitors of the proline racemase (PRAC) unveil innovative mechanism of action as antibacterial against Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+                <w:t xml:space="preserve">Cécile Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brier</w:t>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chauveau-Le Friec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Meriaux</w:t>
+                <w:t xml:space="preserve">Olivier Tasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101290⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (4), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.14005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03524979v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the rabies virus glycoprotein trimer bound to a prefusion-specific neutralizing antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Callaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Dawid Zyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Prot</w:t>
+                <w:t xml:space="preserve">Kathryn Hastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697587v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03698942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibodies against rabies: current uses in prophylaxis and in therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Development of a highly specific and sensitive VHH-based sandwich immunoassay for the detection of the SARS-CoV-2 nucleoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gransagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hellert</w:t>
+                <w:t xml:space="preserve">Sébastien Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Gupta</w:t>
+                <w:t xml:space="preserve">Gaëlle Chauveau-Le Friec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Corti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.101204. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (1), pp.101290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2022.101204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03827722v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03524979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection induces the dedifferentiation of multiciliated cells and impairs mucociliary clearance</w:t>
+                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Robinot</w:t>
+                <w:t xml:space="preserve">Phanramphoei N. Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lazarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Claude Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Combredet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Najburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24521-x⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03319522v1</w:t>
+                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrathecal Transplantation of Autologous and Allogeneic Bone Marrow-Derived Mesenchymal Stem Cells in Dogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovana Boff Araujo Pinto</w:t>
+                <w:t xml:space="preserve">COVID-19-related anosmia is associated with viral persistence and inflammation in human olfactory epithelium and brain infection in hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cristina Thomas Heckler</w:t>
+                <w:t xml:space="preserve">Françoise Lazarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Milena Rodríguez Hurtado</w:t>
+                <w:t xml:space="preserve">Sylvain Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Ramos Teixeira</w:t>
+                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09636897211034464⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.eabf8396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf8396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504205v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03242618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SARS-CoV-2 infection induces the dedifferentiation of multiciliated cells and impairs mucociliary clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lazarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24521-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504202v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03319522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of clinical and immunological outcomes during SARS‐CoV‐2 infection by ivermectin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lena Feige</w:t>
+                <w:t xml:space="preserve">Intrathecal Transplantation of Autologous and Allogeneic Bone Marrow-Derived Mesenchymal Stem Cells in Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pérez Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Kornobis</w:t>
+                <w:t xml:space="preserve">Giovana Boff Araujo Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cristina Thomas Heckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Milena Rodríguez Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Ramos Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202114122⟩</w:t>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.096368972110344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09636897211034464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03279176v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live measles-vectored COVID-19 vaccine induces strong immunity and protection from SARS-CoV-2 challenge in mice and hamsters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-photon microscopy analysis reveals different pulmonary damage after infection by influenza or SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Combredet</w:t>
+                <w:t xml:space="preserve">Frédéric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Najburg</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26506-2⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.100862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2021.100862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03416317v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-related anosmia is associated with viral persistence and inflammation in human olfactory epithelium and brain infection in hamsters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Attenuation of clinical and immunological outcomes during SARS‐CoV‐2 infection by ivermectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lazarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hautefort</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Feige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+                <w:t xml:space="preserve">Etienne Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.eabf8396. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.e14122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf8396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202114122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03242618v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03279176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of two human monoclonal antibodies cures symptomatic rabies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structure of the prefusion-locking broadly neutralizing antibody RVC20 bound to the rabies virus glycoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hellert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202012628⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14398-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02983042v1</w:t>
+                <w:t xml:space="preserve">pasteur-02868882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the prefusion-locking broadly neutralizing antibody RVC20 bound to the rabies virus glycoprotein</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14398-7⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02868882v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux aspects de la lutte contre la rage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A combination of two human monoclonal antibodies cures symptomatic rabies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sonthonnax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tarantola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Minola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e12628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202012628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02983037v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02983042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania hide-and-seek: Parasite amastigotes in the choroid plexus of a dog with neurological signs in an endemic municipality in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias De Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,831 +4559,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of natural occurrence of Tritrichomonas foetus in cats in Araçatuba, São Paulo, Brazil</w:t>
+                <w:t xml:space="preserve">Matrix metalloproteinases 2 and 9 in rabbits with doxorubicin-induced cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Duarte</w:t>
+                <w:t xml:space="preserve">Sheila S.S. Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Ricardo D.A. Rocha</w:t>
+                <w:t xml:space="preserve">Marlos Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Nakamura</w:t>
+                <w:t xml:space="preserve">Fabio Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Cipriano</w:t>
+                <w:t xml:space="preserve">Fernando Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Viol</w:t>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (2), pp.309-314. </w:t>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.320-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-5115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-4990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504210v1</w:t>
+                <w:t xml:space="preserve">hal-03504209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed mono- and di-covalent inhibitors trap modeled functional motions for Trypanosoma cruzi proline racemase in crystallography</w:t>
+                <w:t xml:space="preserve">Detection of natural occurrence of Tritrichomonas foetus in cats in Araçatuba, São Paulo, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Aguiar Amaral</w:t>
+                <w:t xml:space="preserve">Roberta Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Autheman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cupif</w:t>
+                <w:t xml:space="preserve">Paulo Ricardo D.A. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cipriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006853⟩</w:t>
+              <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.309-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-5115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935360v1</w:t>
+                <w:t xml:space="preserve">hal-03504210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptors and cytokines in the brain and in spleen of dogs with visceral leishmaniosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Expression of matrix metalloproteinase-2 and metalloproteinase-9 in the skin of dogs with visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Prudente Jacintho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Leal Bertolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Rodrigues Reina Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.02.030⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117 (6), pp.1819-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-018-5868-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504207v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of matrix metalloproteinase-2 and metalloproteinase-9 in the skin of dogs with visceral leishmaniasis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Toll-like receptors and cytokines in the brain and in spleen of dogs with visceral leishmaniosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos S. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pamela Rodrigues Reina Moreira</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-018-5868-9⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504208v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaloproteinases no tecido laminar do casco de equinos submetidos à obstrução intraluminal do cólon menor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designed mono- and di-covalent inhibitors trap modeled functional motions for Trypanosoma cruzi proline racemase in crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C.H. Tovar</w:t>
+                <w:t xml:space="preserve">Patricia de Aguiar Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P.M. Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.M.W. Gomide</w:t>
+                <w:t xml:space="preserve">Delphine Autheman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cupif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquivo Brasileiro de Medicina Veterinária e Zootecnia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1678-4162-9378⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504211v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix metalloproteinases 2 and 9 in rabbits with doxorubicin-induced cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metaloproteinases no tecido laminar do casco de equinos submetidos à obstrução intraluminal do cólon menor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Canello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheila S.S. Nogueira</w:t>
+                <w:t xml:space="preserve">K. Gravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlos Sousa</w:t>
+                <w:t xml:space="preserve">M.C.H. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gava</w:t>
+                <w:t xml:space="preserve">D.P.M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Melo</w:t>
+                <w:t xml:space="preserve">L.M.W. Gomide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Veterinária Brasileira</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (2), pp.320-327. </w:t>
+              <w:t xml:space="preserve">Arquivo Brasileiro de Medicina Veterinária e Zootecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1678-5150-PVB-4990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-4162-9378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504209v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Cerebral Leishmaniasis: parasites and brain inflammation in Leishmania donovani infected mice</w:t>
               </w:r>
@@ -5503,64 +5503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of animal experimentation: a longitudinal survey with veterinary students in Araçatuba, São Paulo, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into experimental visceral leishmaniasis: Real-time in vivo imaging of Leishmania donovani virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,103 +5771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T lymphocyte immunophenotypes in the cerebrospinal fluid of dogs with visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo dos S. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Perosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 232, pp.12-20. </w:t>
@@ -5905,51 +5905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood pressure and renal injury in dogs with visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlos Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda B.G. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,103 +6173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania infection and neuroinflammation: Specific chemokine profile and absence of parasites in the brain of naturally-infected dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo S. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 289, pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6297,295 +6297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of autologous bone marrow mesenchymal stem cells in horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood-brain barrier disruption during spontaneous canine visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda da Cruz Landim- Alvarenga</w:t>
+                <w:t xml:space="preserve">G.D. de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilda Onghero Taffarel</w:t>
+                <w:t xml:space="preserve">F. Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Nogueira de Moraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
+                <w:t xml:space="preserve">J. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-015-0361-5⟩</w:t>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (12), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pim.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504220v1</w:t>
+                <w:t xml:space="preserve">hal-03504217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood-brain barrier disruption during spontaneous canine visceral leishmaniasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Grano</w:t>
+                <w:t xml:space="preserve">Feasibility and safety of intrathecal transplantation of autologous bone marrow mesenchymal stem cells in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Silva</w:t>
+                <w:t xml:space="preserve">Fernanda da Cruz Landim- Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kremer</w:t>
+                <w:t xml:space="preserve">Marilda Onghero Taffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lima</w:t>
+                <w:t xml:space="preserve">Carolina Nogueira de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (12), pp.635-645. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pim.12285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-015-0361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504217v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological, parasitological and molecular tests for canine visceral leishmaniosis diagnosis in a longitudinal study</w:t>
               </w:r>
@@ -6699,732 +6699,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of Leishmania infantum DNA within the brain of naturally infected dogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Melo</w:t>
+                <w:t xml:space="preserve">Compartmentalized gene expression of toll-like receptors 2, 4 and 9 in the brain and peripheral lymphoid organs during canine visceral leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Belinchón-Lorenzo</w:t>
+                <w:t xml:space="preserve">C. Homem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gómez-Nieto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Machado</w:t>
+                <w:t xml:space="preserve">G. Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 204 (3-4), pp.376-380. </w:t>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (12), pp.726-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pim.12148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504223v1</w:t>
+                <w:t xml:space="preserve">hal-03504224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized gene expression of toll-like receptors 2, 4 and 9 in the brain and peripheral lymphoid organs during canine visceral leishmaniasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Grano</w:t>
+                <w:t xml:space="preserve">First detection of Leishmania infantum DNA within the brain of naturally infected dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Homem</w:t>
+                <w:t xml:space="preserve">Silvia Belinchón-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Machado</w:t>
+                <w:t xml:space="preserve">Luis Gómez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (12), pp.726-731. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204 (3-4), pp.376-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pim.12148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504224v1</w:t>
+                <w:t xml:space="preserve">hal-03504223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine herpesvirus-5 infection in a rabbit experimental model: Immunohistochemical study of the cellular response in the CNS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ki-67 labeling in canine perianal glands neoplasms: a novel approach for immunohistological diagnostic and prognostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Bernardi</w:t>
+                <w:t xml:space="preserve">Rodrigo Storti Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Y.M. Hosomi</w:t>
+                <w:t xml:space="preserve">Augusto Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias De Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Peiró</w:t>
+                <w:t xml:space="preserve">Fernando Vissani Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Weiblen</w:t>
+                <w:t xml:space="preserve">Felipe Augusto Ruiz Sueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57, pp.10-16. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2013.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504227v1</w:t>
+                <w:t xml:space="preserve">hal-03504230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki-67 labeling in canine perianal glands neoplasms: a novel approach for immunohistological diagnostic and prognostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pro-inflammatory cytokines predominate in the brains of dogs with visceral leishmaniasis: A natural model of neuroinflammation during systemic parasitic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Storti Pereira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Túlio Seraguci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felipe Augusto Ruiz Sueiro</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo S. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-83⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (1-3), pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504230v1</w:t>
+                <w:t xml:space="preserve">hal-03504229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-inflammatory cytokines predominate in the brains of dogs with visceral leishmaniasis: A natural model of neuroinflammation during systemic parasitic infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Melo</w:t>
+                <w:t xml:space="preserve">Bovine herpesvirus-5 infection in a rabbit experimental model: Immunohistochemical study of the cellular response in the CNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Y.M. Hosomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Peiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Túlio Seraguci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Grano</w:t>
+                <w:t xml:space="preserve">Rudi Weiblen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 192 (1-3), pp.57-66. </w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504229v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T and B lymphocytes in the brains of dogs with concomitant seropositivity to three pathogenic protozoans: Leishmania chagasi, Toxoplasma gondii and Neospora caninum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Priscilla Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7471,64 +7471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zymographic patterns of MMP-2 and MMP-9 in the CSF and cerebellum of dogs with subacute distemper leukoencephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7599,498 +7599,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squamous Cell Lung Carcinoma in a Cat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Visceral mast cell tumor and mastocythemia in a dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.D.R.P. Ciarlini</w:t>
+                <w:t xml:space="preserve">P.C. Ciarlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (3), pp.133-136</w:t>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504246v1</w:t>
+                <w:t xml:space="preserve">hal-03504245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine cerebral leishmaniasis: Potential role of matrix metalloproteinase-2 in the development of neurological disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Porencephaly and cortical dysplasia as cause of seizures in a dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Gisela Laranjeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 148 (3-4), pp.260-266. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504235v1</w:t>
+                <w:t xml:space="preserve">hal-03504236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porencephaly and cortical dysplasia as cause of seizures in a dog</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisele Fabrino Machado</w:t>
+                <w:t xml:space="preserve">Squamous Cell Lung Carcinoma in a Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo dos Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Grecco Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Gisela Laranjeira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.D.R.P. Ciarlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.133-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504236v1</w:t>
+                <w:t xml:space="preserve">hal-03504246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visceral mast cell tumor and mastocythemia in a dog</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canine cerebral leishmaniasis: Potential role of matrix metalloproteinase-2 in the development of neurological disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Marcondes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Machado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Veterinary Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148 (3-4), pp.260-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504245v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravascular lymphomatosis in the central nervous system of dogs: immunohistochemical investigation in two cases</w:t>
               </w:r>
@@ -8335,64 +8335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glial reactivity in dogs with visceral leishmaniasis: correlation with T lymphocyte infiltration and with cerebrospinal fluid anti-Leishmania antibody titres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (3), pp.293-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8438,103 +8438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of serum matrix metalloproteinases in dogs with natural visceral leishmaniosis: A preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Marcondes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria M.F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 188 (2), pp.243-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8580,103 +8580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential alterations in the activity of matrix metalloproteinases within the nervous tissue of dogs in distinct manifestations of visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olívia Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Marcondes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (3-4), pp.340-345. </w:t>
@@ -8945,77 +8945,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infections of the Central Nervous System - Chapter 13: Rabies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9167,64 +9167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9246,90 +9246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SARS-CoV-2 envelope PDZ Binding Motif acts as a virulence factor disrupting host’s epithelial cell-cell junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Larrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Boeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9364,103 +9364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 infection damages airway motile cilia and impairs mucociliary clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lazarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9651,51 +9651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00758-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Maia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaqueta Barberini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kiomi Takahira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Maria de Vasconcelos Machado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-025-10920-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05447183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van der Bie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Visser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen den Dunnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-025-00101-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05176661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62048-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alejandra Tortorici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Marco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pinto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foreman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Perraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanderhoydonck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amuri Kilonda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105838" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bastos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pacheco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Moraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel N&#243;bile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos Santos Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gon&#231;alves Jussiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grecco Grano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Clarindo Pelissari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13132060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Zorzan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castellan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gasparotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zecchin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1186063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04171251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vieites-Prado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonhee Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40228-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240909v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Don&#225; Frigerio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de Castro Guizelini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Santos Mar&#231;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208919" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Addetia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brett Case" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jun Park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Beltramello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06487-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04748399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42800-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro Morais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Castanhas Bregano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lu&#237;s Magnani Grassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Faria Seraguci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2022.100049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coatnoan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.10.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03919985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Feige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kozaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.14005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Walls" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoming Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03698942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Callaway" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Zyla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hastie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03524979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chauveau-Le Friec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meriaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2022.101204" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe P&#233;rez Benavides" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Boff Araujo Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cristina Thomas Heckler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Milena Rodr&#237;guez Hurtado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramos Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636897211034464" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03279176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202114122" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03242618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levallois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf8396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sonthonnax" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202012628" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14398-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias De Melo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Fabrino Machado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Duarte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo D.A. Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nakamura" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cipriano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Viol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-5115" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aguiar Amaral" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autheman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006853" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos S. Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Melo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena de Souza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria M.F. Lima" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.02.030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Prudente Jacintho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Machado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Leal Bertolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rodrigues Reina Moreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5868-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Canello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gravena" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.H. Tovar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.M. Dias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.W. Gomide" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4162-9378" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila S.S. Nogueira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Sousa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-4990" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Moraes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2016.1257501" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Perosso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.11.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B.G. Lima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane R.A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius B.C. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-736X2016000900011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ara&#250;z Viol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar Miranda de Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monally Concei&#231;&#227;o Costa de Aquino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Hudson Loiola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5111-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo S. Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Souza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2015.10.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda da Cruz Landim- Alvarenga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Onghero Taffarel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nogueira de Moraes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0361-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. de Melo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kremer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lima" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12285" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ris Maroni Nunes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Mar&#231;al F&#233;lix De Lima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Borges De Paula" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esther Gon&#231;alves Pereira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-29612015073" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Belinch&#243;n-Lorenzo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nieto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.05.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504224v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Machado" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12148" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Y.M. Hosomi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Peir&#243;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Weiblen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2013.01.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Storti Pereira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Schweigert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vissani Fernandes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Ruiz Sueiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-83" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Seraguci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.11.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Priscilla Sakamoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-226" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504228v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Machado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Migliolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.04.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504246v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Melo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.R.P. Ciarlini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504235v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Marcondes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.05.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504236v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gisela Laranjeira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-246" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Ciarlini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Machado" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Castro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Aylon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504238v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marangoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moraes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01285.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-011-1290-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z442GNXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504240v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marangoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.03.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQR42162-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.03.024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503869v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcondes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Vasconcelos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Boeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05447183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van der Bie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Visser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Bogers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen den Dunnen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-025-00101-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kergoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00758-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Maia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaqueta Barberini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kiomi Takahira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Maria de Vasconcelos Machado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-025-10920-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05462173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05176661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62048-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Perraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanderhoydonck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amuri Kilonda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105838" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alejandra Tortorici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Marco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pinto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foreman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04748399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vieites-Prado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonhee Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42800-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04171251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40228-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Don&#225; Frigerio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de Castro Guizelini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gon&#231;alves Jussiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Santos Mar&#231;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208919" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bastos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Pacheco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Rodrigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Moraes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel N&#243;bile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Zorzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castellan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gasparotto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zecchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1186063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos Santos Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grecco Grano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cec&#237;lia Clarindo Pelissari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13132060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Addetia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brett Case" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Jun Park" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Beltramello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06487-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2022.101204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Walls" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoming Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03827728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro Morais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Castanhas Bregano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lu&#237;s Magnani Grassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Faria Seraguci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2022.100049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coatnoan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.10.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03919985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Feige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kozaki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.14005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03698942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Callaway" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Zyla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hastie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03524979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chauveau-Le Friec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meriaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03416317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanramphoei N. Frantz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ruffi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26506-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03242618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levallois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf8396" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe P&#233;rez Benavides" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Boff Araujo Pinto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cristina Thomas Heckler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Milena Rodr&#237;guez Hurtado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramos Teixeira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636897211034464" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Tournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100862" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03279176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202114122" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14398-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02983042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sonthonnax" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202012628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias De Melo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Fabrino Machado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila S.S. Nogueira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Sousa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gava" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Melo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-4990" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Duarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo D.A. Rocha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nakamura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cipriano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Viol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-5115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Prudente Jacintho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Machado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Leal Bertolo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rodrigues Reina Moreira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5868-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Grano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo dos S. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena de Souza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria M.F. Lima" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.02.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Aguiar Amaral" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autheman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006853" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Canello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gravena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.H. Tovar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.M. Dias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.W. Gomide" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4162-9378" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. Melo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissonnas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09085-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Moraes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2016.1257501" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504212v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Rouault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005924" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Perosso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.11.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B.G. Lima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane R.A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius B.C. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-736X2016000900011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ara&#250;z Viol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar Miranda de Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monally Concei&#231;&#227;o Costa de Aquino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Hudson Loiola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5111-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo S. Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Souza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2015.10.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. de Melo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kremer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12285" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda da Cruz Landim- Alvarenga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Onghero Taffarel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nogueira de Moraes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0361-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ris Maroni Nunes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Mar&#231;al F&#233;lix De Lima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Borges De Paula" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Esther Gon&#231;alves Pereira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-29612015073" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Machado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12148" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Belinch&#243;n-Lorenzo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nieto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.05.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Storti Pereira" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Schweigert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vissani Fernandes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Ruiz Sueiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-83" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Seraguci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.11.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504227v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Bernardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Y.M. Hosomi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Peir&#243;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Weiblen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2013.01.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Priscilla Sakamoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-226" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504228v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Machado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Migliolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.04.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Melo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Ciarlini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gisela Laranjeira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-246" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.R.P. Ciarlini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504235v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Marcondes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.05.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Machado" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Castro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Aylon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504238v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marangoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moraes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01285.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-011-1290-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z442GNXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504240v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marangoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.03.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQR42162-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.03.024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503869v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcondes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Vasconcelos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119467748.ch13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Boeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>