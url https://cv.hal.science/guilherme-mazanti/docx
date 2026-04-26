--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -236,633 +236,620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong stability of linear delay-difference equations</w:t>
+                <w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Gonçalves Netto</w:t>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (2), pp.830-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3447117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099539v1</w:t>
+                <w:t xml:space="preserve">hal-04266228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3447117⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.Article nº 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266228v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266392v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Strong stability of linear delay-difference equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Gonçalves Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266392v3</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relations between stability optimization of linear time-delay systems and multiple rightmost characteristic roots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A nonsmooth Frank–Wolfe algorithm through a dual cutting-plane approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-024-00398-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02752-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710724v1</w:t>
+                <w:t xml:space="preserve">hal-04543088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel necessary and sufficient condition for the stability of 2 × 2 first-order linear hyperbolic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the relations between stability optimization of linear time-delay systems and multiple rightmost characteristic roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 199, pp.106066. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.143-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-024-00398-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846359v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated Integral Representation of the Characteristic Function of Time-Delay Systems with Spectral Values of Maximal Multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.757-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -881,1136 +868,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel necessary and sufficient condition for the stability of 2 × 2 first-order linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïla Balogoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
+              <w:t xml:space="preserve">, 2025, 199, pp.106066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228797v3</w:t>
+                <w:t xml:space="preserve">hal-04846359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonsmooth Frank–Wolfe algorithm through a dual cutting-plane approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A note on existence and asymptotic behavior of Lagrangian equilibria for first-order optimal-exit mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-025-02752-y⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.1776-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2024064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543088v1</w:t>
+                <w:t xml:space="preserve">hal-04726422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on existence and asymptotic behavior of Lagrangian equilibria for first-order optimal-exit mean field games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (4), pp.1776-1813. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2024064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726422v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228797v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, Paper No. 43, 39 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669644v2</w:t>
+                <w:t xml:space="preserve">hal-03478271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03827918v3</w:t>
+                <w:t xml:space="preserve">hal-03669644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, Paper No. 43, 39 pp. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.3306--3337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478271v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order local minimal-time Mean Field Games</w:t>
+                <w:t xml:space="preserve">Nonsmooth mean field games with state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ducasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00030-022-00767-2⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, Paper No. 74, 42 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2022069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616965v3</w:t>
+                <w:t xml:space="preserve">hal-03409027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth mean field games with state constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Second order local minimal-time mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, Paper No. 74, 42 pp. </w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2022069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00030-022-00781-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409027v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Second order local minimal-time mean field games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multipopulation minimal-time mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00030-022-00781-4⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.1942-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1407306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491667v1</w:t>
+                <w:t xml:space="preserve">hal-03178357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipopulation minimal-time mean field games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Second order local minimal-time Mean Field Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (4), pp.1942-1969. </w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, Paper No. 37, 32 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1407306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00030-022-00767-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178357v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generic multiplicity-induced-dominancy property from retarded to neutral delay-differential equations: When delay-systems characteristics meet the zeros of Kummer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 360, pp.349-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2044,77 +2044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional wave equation with set-valued boundary damping: well-posedness, asymptotic stability, and decay rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,395 +2142,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303057v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250426v2</w:t>
+                <w:t xml:space="preserve">hal-02479909v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the gap between deterministic and probabilistic joint spectral radii for discrete-time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 613, pp.24-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479909v3</w:t>
+                <w:t xml:space="preserve">hal-01961003v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between deterministic and probabilistic joint spectral radii for discrete-time linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 613, pp.24-45. </w:t>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961003v4</w:t>
+                <w:t xml:space="preserve">hal-03250426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate and exact controllability of linear difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.93--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,51 +2577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp semi-concavity in a non-autonomous control problem and $L^p$ estimates in an optimal-exit MFG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Dweik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2668,51 +2668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay rates for stabilization of linear continuous-time systems with random switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Colonius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.39-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2746,64 +2746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal-time mean field games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (8), pp.1413--1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,51 +2837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative controllability of linear difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (5), pp.3132-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of coupled linear ODE-hyperbolic PDE systems with two time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp.386-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3006,77 +3006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistently damped transport on a network of circles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 369 (6), pp.3841-3881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3110,77 +3110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of non-autonomous difference equations with applications to transport and wave propagation on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.563-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3214,51 +3214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Persistently Excited Linear Systems by Delayed Feedback Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3292,77 +3292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of two-dimensional persistently excited linear control systems with arbitrary rate of convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.801-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3428,77 +3428,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects in P3delta Software: New Development Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society (CSS), Dec 2023, Singapore, Singapore. pp.1949-1954, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3627,77 +3627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MID Property for Delay Systems: Insights on Spectral Values with Intermediate Multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3744,77 +3744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padé Approximation and Hypergeometric Functions: A Missing Link with the Spectrum of Delay-Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.206-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cavalera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayvir Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3965,77 +3965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Features of P3δ Software. Insights and Demos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayrton Hammoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,282 +4093,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the characterization of equilibria of nonsmooth minimal-time mean field games with state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.5300-5305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108585v1</w:t>
+                <w:t xml:space="preserve">hal-03317961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the characterization of equilibria of nonsmooth minimal-time mean field games with state constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
+                <w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03317961v2</w:t>
+                <w:t xml:space="preserve">hal-03108585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. pp.764--769, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4402,90 +4402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, Delays and Multiple Characteristic Roots in Dynamical Systems: A Guided Tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu-Guang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César-Fernando Méndez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,77 +4532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Features of P3$\delta$ software: Partial Pole Placement via Delay Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,103 +4666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.108-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4790,512 +4790,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897102v2</w:t>
+                <w:t xml:space="preserve">hal-02934532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Vyhlidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t>
+              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422707v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Vyhlidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422706v2</w:t>
+                <w:t xml:space="preserve">hal-02422707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934532v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5313,77 +5313,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5455,77 +5455,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of persistently excited linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamal Daafouz and Sophie Tarbouriech and Mario Sigalotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Systems with Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.85-120, 2013, 978-1-84821-527-6. </w:t>
@@ -5555,117 +5555,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational mean field game of controls with free final time and pairwise interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5681,171 +5681,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
+                <w:t xml:space="preserve">A mathematical framework for time-delay reservoir computing analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Miguel Machado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anh-Tuan Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865363v2</w:t>
+                <w:t xml:space="preserve">hal-05558729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Stability of Linear Functional Equations with Distributed Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Gonçalves Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5857,100 +5874,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Miguel Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865363v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Well-posedness and asymptotic behavior of difference equations with a time-dependent delay and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Godoy Mesquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5960,114 +6065,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and stabilization of linear switched systems in finite and infinite dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université Paris Saclay (COmUE), 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLX045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01427215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6135,51 +6240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B78BFF3A"/>
+    <w:nsid w:val="AD2E0C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6366,51 +6471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilherme-mazanti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-0277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194892042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mazanti_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.saclay.inria.fr/guilherme.mazanti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616965v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00767-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409027v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00781-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178357v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407306" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962755v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Dweik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-019-0612-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232164v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768363v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202519500258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309166v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1073157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850971v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059956v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383213" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317961v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Godoy Mesquita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01427215v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilherme-mazanti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-0277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194892042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mazanti_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.saclay.inria.fr/guilherme.mazanti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409027v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00781-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178357v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407306" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616965v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00767-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962755v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Dweik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-019-0612-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232164v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768363v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202519500258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309166v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1073157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850971v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059956v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383213" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317961v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Clabaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Godoy Mesquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01427215v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>