--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -236,373 +236,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t>
+                <w:t xml:space="preserve">Strong stability of linear delay-difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam Boussaada</w:t>
+                <w:t xml:space="preserve">Felipe Gonçalves Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266228v2</w:t>
+                <w:t xml:space="preserve">hal-05099539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2024055⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (2), pp.830-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3447117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266392v3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong stability of linear delay-difference equations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.Article nº 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099539v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266392v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonsmooth Frank–Wolfe algorithm through a dual cutting-plane approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -662,90 +662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relations between stability optimization of linear time-delay systems and multiple rightmost characteristic roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.143-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -779,77 +779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated Integral Representation of the Characteristic Function of Time-Delay Systems with Spectral Values of Maximal Multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.757-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -900,64 +900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïla Balogoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 199, pp.106066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -985,1032 +985,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on existence and asymptotic behavior of Lagrangian equilibria for first-order optimal-exit mean field games</w:t>
+                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2024064⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726422v1</w:t>
+                <w:t xml:space="preserve">hal-04228797v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A note on existence and asymptotic behavior of Lagrangian equilibria for first-order optimal-exit mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.1776-1813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2024064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228797v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478271v2</w:t>
+                <w:t xml:space="preserve">hal-03669644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.3306--3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669644v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (9), pp.3306--3337. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, Paper No. 43, 39 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827918v3</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth mean field games with state constraints</w:t>
+                <w:t xml:space="preserve">Second order local minimal-time Mean Field Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Romain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2022069⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, Paper No. 37, 32 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-022-00767-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409027v2</w:t>
+                <w:t xml:space="preserve">hal-02616965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Second order local minimal-time mean field games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonsmooth mean field games with state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.51. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, Paper No. 74, 42 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00030-022-00781-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2022069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491667v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipopulation minimal-time mean field games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Correction to: Second order local minimal-time mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1407306⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-022-00781-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178357v2</w:t>
+                <w:t xml:space="preserve">hal-04491667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order local minimal-time Mean Field Games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multipopulation minimal-time mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, Paper No. 37, 32 pp. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.1942-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00030-022-00767-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1407306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616965v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generic multiplicity-induced-dominancy property from retarded to neutral delay-differential equations: When delay-systems characteristics meet the zeros of Kummer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 360, pp.349-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2044,77 +2044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional wave equation with set-valued boundary damping: well-posedness, asymptotic stability, and decay rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,395 +2142,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303057v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479909v3</w:t>
+                <w:t xml:space="preserve">hal-03250426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between deterministic and probabilistic joint spectral radii for discrete-time linear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 613, pp.24-45. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961003v4</w:t>
+                <w:t xml:space="preserve">hal-02479909v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the gap between deterministic and probabilistic joint spectral radii for discrete-time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 613, pp.24-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250426v2</w:t>
+                <w:t xml:space="preserve">hal-01961003v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate and exact controllability of linear difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.93--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,51 +2577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp semi-concavity in a non-autonomous control problem and $L^p$ estimates in an optimal-exit MFG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Dweik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2668,51 +2668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay rates for stabilization of linear continuous-time systems with random switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Colonius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.39-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2746,64 +2746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal-time mean field games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (8), pp.1413--1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,51 +2837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative controllability of linear difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (5), pp.3132-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of coupled linear ODE-hyperbolic PDE systems with two time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp.386-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3006,77 +3006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistently damped transport on a network of circles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 369 (6), pp.3841-3881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3110,77 +3110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of non-autonomous difference equations with applications to transport and wave propagation on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.563-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3214,51 +3214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Persistently Excited Linear Systems by Delayed Feedback Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3292,77 +3292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of two-dimensional persistently excited linear control systems with arbitrary rate of convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.801-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3428,77 +3428,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects in P3delta Software: New Development Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society (CSS), Dec 2023, Singapore, Singapore. pp.1949-1954, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3627,77 +3627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MID Property for Delay Systems: Insights on Spectral Values with Intermediate Multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3744,77 +3744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padé Approximation and Hypergeometric Functions: A Missing Link with the Spectrum of Delay-Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.206-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cavalera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayvir Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3965,77 +3965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Features of P3δ Software. Insights and Demos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayrton Hammoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,282 +4093,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the characterization of equilibria of nonsmooth minimal-time mean field games with state constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317961v2</w:t>
+                <w:t xml:space="preserve">hal-03108585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the characterization of equilibria of nonsmooth minimal-time mean field games with state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.5300-5305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108585v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. pp.764--769, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4402,90 +4402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, Delays and Multiple Characteristic Roots in Dynamical Systems: A Guided Tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu-Guang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César-Fernando Méndez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,77 +4532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Features of P3$\delta$ software: Partial Pole Placement via Delay Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,103 +4666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.108-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4790,512 +4790,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Trabelsi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934532v1</w:t>
+                <w:t xml:space="preserve">hal-02897102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomas Vyhlidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897102v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Vyhlidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422707v2</w:t>
+                <w:t xml:space="preserve">hal-02422706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t>
+              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422706v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5455,77 +5455,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of persistently excited linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamal Daafouz and Sophie Tarbouriech and Mario Sigalotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Systems with Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.85-120, 2013, 978-1-84821-527-6. </w:t>
@@ -5595,77 +5595,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational mean field game of controls with free final time and pairwise interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5713,64 +5713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tuan Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5792,77 +5792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Stability of Linear Functional Equations with Distributed Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Gonçalves Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5893,51 +5893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Miguel Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5968,51 +5968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness and asymptotic behavior of difference equations with a time-dependent delay and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Godoy Mesquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6079,51 +6079,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and stabilization of linear switched systems in finite and infinite dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université Paris Saclay (COmUE), 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLX045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6240,51 +6240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD2E0C07"/>
+    <w:nsid w:val="A39EA84F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6471,51 +6471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilherme-mazanti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-0277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194892042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mazanti_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.saclay.inria.fr/guilherme.mazanti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409027v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00781-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178357v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407306" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616965v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00767-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962755v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Dweik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-019-0612-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232164v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768363v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202519500258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309166v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1073157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850971v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059956v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383213" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317961v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Clabaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Godoy Mesquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01427215v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guilherme-mazanti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-0277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194892042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mazanti_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pages.saclay.inria.fr/guilherme.mazanti/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2024064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616965v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00767-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409027v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-022-00781-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178357v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407306" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962755v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Dweik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-019-0612-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232164v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768363v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202519500258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309166v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1073157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850971v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059956v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383213" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cavalera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.356" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317961v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deutscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Clabaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Godoy Mesquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01427215v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>