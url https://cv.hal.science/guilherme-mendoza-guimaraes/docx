--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -521,265 +521,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using streamflow and baseflow separation to characterize spells of low and high flows and their transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8411⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446131v1</w:t>
+                <w:t xml:space="preserve">hal-05048816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using streamflow and baseflow separation to characterize spells of low and high flows and their transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Pechlivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048816v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow elasticity vs aridity - a large sample elasticity study</w:t>
               </w:r>
@@ -1542,51 +1542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>