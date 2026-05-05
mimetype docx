--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+                <w:t xml:space="preserve">Time shift between precipitation and evaporation has more impact on annual streamflow variability than the elasticity of potential evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Génot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (20), pp.5477-5491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-5477-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028312v1</w:t>
+                <w:t xml:space="preserve">hal-05380473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time shift between precipitation and evaporation has more impact on annual streamflow variability than the elasticity of potential evaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lerat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (20), pp.5477-5491. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-5477-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05380473v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
               </w:r>
@@ -521,334 +521,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using streamflow and baseflow separation to characterize spells of low and high flows and their transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Pechlivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048816v1</w:t>
+                <w:t xml:space="preserve">hal-05446131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using streamflow and baseflow separation to characterize spells of low and high flows and their transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446131v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow elasticity vs aridity - a large sample elasticity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienne &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -905,103 +905,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrométrie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
@@ -1043,51 +1043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une base de données hydro-climatiques nationale à l’aide de R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1144,103 +1144,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1307,51 +1307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data checking in Hydroportail database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR HYCAR. 2022, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -1542,51 +1542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>