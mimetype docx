--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -66,444 +66,561 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time shift between precipitation and evaporation has more impact on annual streamflow variability than the elasticity of potential evaporation</w:t>
+                <w:t xml:space="preserve">Streamflow elasticity as a function of aridity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+                <w:t xml:space="preserve">Guilherme Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (20), pp.5477-5491. </w:t>
+              <w:t xml:space="preserve">, 2026, 30 (7), pp.1865-1876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-5477-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-1865-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380473v1</w:t>
+                <w:t xml:space="preserve">hal-05612247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time shift between precipitation and evaporation has more impact on annual streamflow variability than the elasticity of potential evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (20), pp.5477-5491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-5477-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -513,375 +630,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using streamflow and baseflow separation to characterize spells of low and high flows and their transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05446131v1</w:t>
+                <w:t xml:space="preserve">hal-05048816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using streamflow and baseflow separation to characterize spells of low and high flows and their transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Pechlivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05048816v1</w:t>
+                <w:t xml:space="preserve">hal-05446131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow elasticity vs aridity - a large sample elasticity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienne &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -891,236 +1008,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrométrie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une base de données hydro-climatiques nationale à l’aide de R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1130,147 +1247,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1280,122 +1397,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data checking in Hydroportail database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR HYCAR. 2022, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1542,51 +1659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1865-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>