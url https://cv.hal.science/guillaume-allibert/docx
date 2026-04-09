--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -499,395 +499,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.2160 - 2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963383v1</w:t>
+                <w:t xml:space="preserve">hal-04045138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning approach to control an inverted pendulum: A general framework for educational purposes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999495v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Reinforcement learning approach to control an inverted pendulum: A general framework for educational purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sardor Israilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.2160 - 2173. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0280071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045138v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homography-based dynamic control approach applied to station keeping of autonomous underwater vehicles without linear velocity measurements</w:t>
               </w:r>
@@ -1673,174 +1673,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812458v1</w:t>
+                <w:t xml:space="preserve">hal-03746242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,51 +1899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMNI-DRL: Learning to Fly in Forests with Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,384 +1988,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Nonlinear Model Predictive Control with Input Parameterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701390v2</w:t>
+                <w:t xml:space="preserve">hal-03812458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Benchmarking Nonlinear Model Predictive Control with Input Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Miedzyzdroje, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746242v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haozhou Zhang</w:t>
+                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968191v1</w:t>
+                <w:t xml:space="preserve">hal-03375042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fish locomotion using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2379,375 +2392,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sardor Israilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling-Based MPC for Constrained Vision Based Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
+                <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhou Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03313645v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Sampling-Based MPC for Constrained Vision Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375042v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03313645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Path Integral Control Framework for Partially Observable Navigation: A Quadrotor Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conerence on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4572,217 +4572,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Predictive Control for Manipulators with Catadioptric Camera</w:t>
+                <w:t xml:space="preserve">Real-time visual predictive controller for image-based trajectory tracking of a mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994143v1</w:t>
+                <w:t xml:space="preserve">hal-01994078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time visual predictive controller for image-based trajectory tracking of a mobile robot</w:t>
+                <w:t xml:space="preserve">Visual Predictive Control for Manipulators with Catadioptric Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994078v1</w:t>
+                <w:t xml:space="preserve">hal-01994143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flat Model Predictive Controller For Trajectory Tracking In Image Based Visual Servoing</w:t>
               </w:r>
@@ -5172,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.043101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Condat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069350v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Hung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krup&#237;nski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920269v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Bangura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michael" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2700010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2056590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-03313645v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab S. Mohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635970" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545951v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Hua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Kuipers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Palomeras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01665" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinuka Abeywardena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.043101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Condat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069350v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Hung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krup&#237;nski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920269v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Bangura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michael" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2700010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2056590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-03313645v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab S. Mohamed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635970" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545951v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Hua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Kuipers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Palomeras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01665" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinuka Abeywardena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>