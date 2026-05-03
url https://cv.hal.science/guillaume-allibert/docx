--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -261,295 +261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing on Object Extremities for Tree Instance Segmentation in Forest Environments</w:t>
+                <w:t xml:space="preserve">Transformer fusion for indoor RGB-D semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Condat</w:t>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3393212⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.104174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561910v1</w:t>
+                <w:t xml:space="preserve">hal-04714659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer fusion for indoor RGB-D semantic segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+                <w:t xml:space="preserve">Focusing on Object Extremities for Tree Instance Segmentation in Forest Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Condat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 249, pp.104174. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3393212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714659v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -557,51 +557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.2160 - 2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,3464 +1423,3572 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed guidance law for capturing a reactive target by coordinated Multi-UAV</w:t>
+                <w:t xml:space="preserve">Distributed Rigid Formation Control of Aerial Robots via Spherical Event Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Kataoka Ishikawa</w:t>
+                <w:t xml:space="preserve">Andrea Infanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Aouiche</w:t>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">24th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavik - Université d’Islande, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742967v1</w:t>
+                <w:t xml:space="preserve">hal-05598463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
+                <w:t xml:space="preserve">Mixed guidance law for capturing a reactive target by coordinated Multi-UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Felipe Kataoka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562773v1</w:t>
+                <w:t xml:space="preserve">hal-04742967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
+                <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+                <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746242v2</w:t>
+                <w:t xml:space="preserve">hal-04562773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812448v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMNI-DRL: Learning to Fly in Forests with Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Robot Control (SYROCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812458v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Nonlinear Model Predictive Control with Input Parameterizations</w:t>
+                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701390v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Benchmarking Nonlinear Model Predictive Control with Input Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Miedzyzdroje, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375042v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fish locomotion using machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sardor Israilov</w:t>
+                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Complexity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561029v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haozhou Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling-Based MPC for Constrained Vision Based Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
+                <w:t xml:space="preserve">Study of the fish locomotion using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sardor Israilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluids and Complexity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03313645v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Path Integral Control Framework for Partially Observable Navigation: A Quadrotor Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Sampling-Based MPC for Constrained Vision Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conerence on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545951v2</w:t>
+                <w:t xml:space="preserve">lirmm-03313645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Model Predictive Path Integral Control Framework for Partially Observable Navigation: A Quadrotor Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
+              <w:t xml:space="preserve">16th International Conerence on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946902v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccati Observer Design for Pose, Linear Velocity and Gravity Direction Estimation using Landmark Position and IMU Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799278v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear feedback control of Quadrotors exploiting First-Order Drag Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Kai</w:t>
+                <w:t xml:space="preserve">Riccati Observer Design for Pose, Linear Velocity and Gravity Direction Estimation using Landmark Position and IMU Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544740v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial-aided Homography-based Visual Servo Control of Autonomous Underwater Vehicles without Linear Velocity Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Duc Hua</w:t>
+                <w:t xml:space="preserve">Nonlinear feedback control of Quadrotors exploiting First-Order Drag Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627666v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Complementary Observer Design on Special Linear Group SL(3) for Homography Estimation using Conic Correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+                <w:t xml:space="preserve">Inertial-aided Homography-based Visual Servo Control of Autonomous Underwater Vehicles without Linear Velocity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ICSTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628177v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Aided Attitude Estimation for Aerial Robotic Vehicles Using Latent Rotation Scaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Complementary Observer Design on Special Linear Group SL(3) for Homography Estimation using Conic Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moses Bangura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308027v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Velocity Aided Attitude Estimation and Velocity Control for Quadrotors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity Aided Attitude Estimation for Aerial Robotic Vehicles Using Latent Rotation Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses Bangura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Australasian Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307968v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pool testing of AUV visual servoing for autonomous inspection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Szymon Krupinski</w:t>
+                <w:t xml:space="preserve">Non-linear Velocity Aided Attitude Estimation and Velocity Control for Quadrotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Bangura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Desouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Narcis Palomeras</w:t>
+                <w:t xml:space="preserve">Frits Kuipers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop onNavigation, Guidance and Control of Underwater Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Australasian Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Canberra, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230498v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homography-based Visual Servoing for Autonomous Underwater Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pool testing of AUV visual servoing for autonomous inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Krupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Desouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Palomeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duc Hua</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th IFAC World Congress, 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01665⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Workshop onNavigation, Guidance and Control of Underwater Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Girona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075038v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Body-Fixed Frame Velocity and Attitude from Inertial Measurements for a Quadrotor Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homography-based Visual Servoing for Autonomous Underwater Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahony</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Krupínski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 19th IFAC World Congress, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075041v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching controller for efficient IBVS</w:t>
+                <w:t xml:space="preserve">Estimating Body-Fixed Frame Velocity and Attitude from Inertial Measurements for a Quadrotor Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinuka Abeywardena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Bangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.1695-1701</w:t>
+              <w:t xml:space="preserve">Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751520v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôleur à commutation pour l'asservissement visuel 2D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pipeline tracking for fully-actuated autonomous underwater vehicle using visual servo control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Krupinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.54-59</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6196-6202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716771v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control of Chained Systems: a Necessary Condition on the Control Horizon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching controller for efficient IBVS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Paul, United States. pp.109-114</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.1695-1701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716756v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline tracking for fully-actuated autonomous underwater vehicle using visual servo control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôleur à commutation pour l'asservissement visuel 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hamel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6196-6202</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716751v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of the control horizon in an NMPC strategy for the full-state control of nonholonomic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Predictive Control of Chained Systems: a Necessary Condition on the Control Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montreal, Canada. pp.4149-4154</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, United States. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716744v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Receding Horizon Estimation for human presence detection</w:t>
+                <w:t xml:space="preserve">Choice of the control horizon in an NMPC strategy for the full-state control of nonholonomic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brulin</w:t>
+                <w:t xml:space="preserve">Matthieu Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montreal, Canada. pp.4149-4154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994114v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position Estimation and Fall Detection using Visual Receding Horizon Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Visual Receding Horizon Estimation for human presence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Sanghai, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994105v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can Prediction Bring to Image-Based Visual Servoing ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position Estimation and Fall Detection using Visual Receding Horizon Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Sanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994125v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time visual predictive controller for image-based trajectory tracking of a mobile robot</w:t>
+                <w:t xml:space="preserve">What can Prediction Bring to Image-Based Visual Servoing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994078v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Predictive Control for Manipulators with Catadioptric Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Real-time visual predictive controller for image-based trajectory tracking of a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssoufi Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Flat Model Predictive Controller For Trajectory Tracking In Image Based Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.993-998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20070822-3-ZA-2920.00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4890,142 +4998,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing via Nonlinear Predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chesi, G. and Hashimoto, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Servoing via Advanced Numerical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCIS 401, Springer-Verlag, pp.375--394, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5172,51 +5280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.043101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Condat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069350v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Hung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krup&#237;nski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920269v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Bangura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michael" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2700010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2056590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-03313645v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab S. Mohamed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635970" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545951v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Hua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Kuipers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Palomeras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01665" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinuka Abeywardena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.043101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Condat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069350v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Hung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krup&#237;nski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920269v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Bangura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michael" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2700010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2056590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Infanti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-03313645v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab S. Mohamed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635970" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545951v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Hua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Kuipers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Palomeras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinuka Abeywardena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>