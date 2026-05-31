--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -261,633 +261,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer fusion for indoor RGB-D semantic segmentation</w:t>
+                <w:t xml:space="preserve">Focusing on Object Extremities for Tree Instance Segmentation in Forest Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Robin Condat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104174⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3393212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714659v1</w:t>
+                <w:t xml:space="preserve">hal-04561910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing on Object Extremities for Tree Instance Segmentation in Forest Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformer fusion for indoor RGB-D semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Condat</w:t>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.104174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3393212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561910v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045138v1</w:t>
+                <w:t xml:space="preserve">hal-03963383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+                <w:t xml:space="preserve">Reinforcement learning approach to control an inverted pendulum: A general framework for educational purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sardor Israilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0280071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963383v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning approach to control an inverted pendulum: A general framework for educational purposes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Fusco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0280071. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.2160 - 2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999495v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homography-based dynamic control approach applied to station keeping of autonomous underwater vehicles without linear velocity measurements</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1565,973 +1565,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed guidance law for capturing a reactive target by coordinated Multi-UAV</w:t>
+                <w:t xml:space="preserve">Identification and Control of a Planar Quadrotor from Visual Data Using Koopman Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Kataoka Ishikawa</w:t>
+                <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Aouiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742967v1</w:t>
+                <w:t xml:space="preserve">hal-05619705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
+                <w:t xml:space="preserve">Mixed guidance law for capturing a reactive target by coordinated Multi-UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
+                <w:t xml:space="preserve">Felipe Kataoka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562773v1</w:t>
+                <w:t xml:space="preserve">hal-04742967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+                <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746242v2</w:t>
+                <w:t xml:space="preserve">hal-04562773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNI-DRL: Learning to Fly in Forests with Omnidirectional Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Robot Control (SYROCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777700v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">OMNI-DRL: Learning to Fly in Forests with Omnidirectional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Symposium on Robot Control (SYROCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812448v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Nonlinear Model Predictive Control with Input Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Miedzyzdroje, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375042v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haozhou Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2707,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2779,1318 +2766,1331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03313645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Path Integral Control Framework for Partially Observable Navigation: A Quadrotor Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
+                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conerence on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545951v2</w:t>
+                <w:t xml:space="preserve">hal-03375042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Model Predictive Path Integral Control Framework for Partially Observable Navigation: A Quadrotor Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab S. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
+              <w:t xml:space="preserve">16th International Conerence on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946902v1</w:t>
+                <w:t xml:space="preserve">hal-02545951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccati Observer Design for Pose, Linear Velocity and Gravity Direction Estimation using Landmark Position and IMU Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799278v1</w:t>
+                <w:t xml:space="preserve">hal-02946902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear feedback control of Quadrotors exploiting First-Order Drag Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Kai</w:t>
+                <w:t xml:space="preserve">Riccati Observer Design for Pose, Linear Velocity and Gravity Direction Estimation using Landmark Position and IMU Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544740v1</w:t>
+                <w:t xml:space="preserve">hal-01799278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial-aided Homography-based Visual Servo Control of Autonomous Underwater Vehicles without Linear Velocity Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Duc Hua</w:t>
+                <w:t xml:space="preserve">Nonlinear feedback control of Quadrotors exploiting First-Order Drag Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627666v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Complementary Observer Design on Special Linear Group SL(3) for Homography Estimation using Conic Correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+                <w:t xml:space="preserve">Inertial-aided Homography-based Visual Servo Control of Autonomous Underwater Vehicles without Linear Velocity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ICSTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628177v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Aided Attitude Estimation for Aerial Robotic Vehicles Using Latent Rotation Scaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Complementary Observer Design on Special Linear Group SL(3) for Homography Estimation using Conic Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moses Bangura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308027v1</w:t>
+                <w:t xml:space="preserve">hal-01628177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Velocity Aided Attitude Estimation and Velocity Control for Quadrotors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity Aided Attitude Estimation for Aerial Robotic Vehicles Using Latent Rotation Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses Bangura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Australasian Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307968v1</w:t>
+                <w:t xml:space="preserve">hal-01308027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pool testing of AUV visual servoing for autonomous inspection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Narcis Palomeras</w:t>
+                <w:t xml:space="preserve">Non-linear Velocity Aided Attitude Estimation and Velocity Control for Quadrotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Bangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits Kuipers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop onNavigation, Guidance and Control of Underwater Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Australasian Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Canberra, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230498v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homography-based Visual Servoing for Autonomous Underwater Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pool testing of AUV visual servoing for autonomous inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Krupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Desouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Palomeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duc Hua</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th IFAC World Congress, 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01665⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Workshop onNavigation, Guidance and Control of Underwater Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Girona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075038v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Body-Fixed Frame Velocity and Attitude from Inertial Measurements for a Quadrotor Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homography-based Visual Servoing for Autonomous Underwater Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Mahony</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Krupínski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 19th IFAC World Congress, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075041v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline tracking for fully-actuated autonomous underwater vehicle using visual servo control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating Body-Fixed Frame Velocity and Attitude from Inertial Measurements for a Quadrotor Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hamel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinuka Abeywardena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Bangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6196-6202</w:t>
+              <w:t xml:space="preserve">Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716751v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching controller for efficient IBVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4106,73 +4106,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.1695-1701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôleur à commutation pour l'asservissement visuel 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4188,807 +4188,915 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Control of Chained Systems: a Necessary Condition on the Control Horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint Paul, United States. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of the control horizon in an NMPC strategy for the full-state control of nonholonomic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fruchard</w:t>
+                <w:t xml:space="preserve">Pipeline tracking for fully-actuated autonomous underwater vehicle using visual servo control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Krupinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Montreal, Canada. pp.4149-4154</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6196-6202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716744v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Receding Horizon Estimation for human presence detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Brulin</w:t>
+                <w:t xml:space="preserve">Choice of the control horizon in an NMPC strategy for the full-state control of nonholonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montreal, Canada. pp.4149-4154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994114v1</w:t>
+                <w:t xml:space="preserve">hal-00716744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position Estimation and Fall Detection using Visual Receding Horizon Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Visual Receding Horizon Estimation for human presence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Sanghai, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994105v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can Prediction Bring to Image-Based Visual Servoing ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position Estimation and Fall Detection using Visual Receding Horizon Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Sanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994125v1</w:t>
+                <w:t xml:space="preserve">hal-01994105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Predictive Control for Manipulators with Catadioptric Camera</w:t>
+                <w:t xml:space="preserve">What can Prediction Bring to Image-Based Visual Servoing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994143v1</w:t>
+                <w:t xml:space="preserve">hal-01994125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time visual predictive controller for image-based trajectory tracking of a mobile robot</w:t>
+                <w:t xml:space="preserve">Visual Predictive Control for Manipulators with Catadioptric Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994078v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Real-time visual predictive controller for image-based trajectory tracking of a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssoufi Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Flat Model Predictive Controller For Trajectory Tracking In Image Based Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.993-998, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20070822-3-ZA-2920.00165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4998,142 +5106,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing via Nonlinear Predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chesi, G. and Hashimoto, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Servoing via Advanced Numerical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCIS 401, Springer-Verlag, pp.375--394, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5280,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.043101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Condat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069350v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Hung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krup&#237;nski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920269v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Bangura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michael" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2700010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2056590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Infanti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-03313645v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab S. Mohamed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635970" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545951v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Hua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Kuipers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Palomeras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinuka Abeywardena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.043101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Condat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069350v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Hung Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krup&#237;nski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920269v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Bangura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michael" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2700010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2056590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Infanti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-03313645v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab S. Mohamed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635970" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545951v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Hua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Kuipers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Desouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Palomeras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01665" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinuka Abeywardena" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Krupinsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00165" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>