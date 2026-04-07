--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Andrieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Independent Samples Available in a VIRC Over a Long Exposition Time and the Potential Detection of Periodical Stirring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1648-1655. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3595741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Arnaud-Cormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Detection of Instantaneous and Delayed Failures During Radiated Susceptibility Tests Performed in Reverberation Chambers as a Function of the Stirring Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Romero-De-La-Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (5), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3572703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in an Entirely Stirred VIRC Working as a (Quasi)-Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.1334-1345. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3503352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stirring Process Optimization of a Vibrating Intrinsic Reverberation Chamber Using Scattering Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3331898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cancellation of Unstirred Paths in a Fully Stirred VIRC Working as a Perfect Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (11), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3309386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Vibrating Intrinsic Reverberation Chambers Using an FDTD Conformal Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.617 - 624. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3259241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joushomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Patrignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hurtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests Performed in an Undermoded Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3058273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Possible Benefits of Inserting Metallic Diffractors to Improve Low Frequency Performance of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.3038990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for Frequency and Time-Domain Performance Assessment of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.1911-1920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2966741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2919247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison and Critical Examination of the Most Popular Stirring Techniques in Reverberation Chambers Using the “Well-Stirred” Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2926331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Impedance Measurement of Shielded Cables Through Localized Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Mohamed Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2760161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Assessment of the “Well Stirred Condition” of a Reverberation Chamber From &amp;lt;formula&amp;gt; &amp;lt;tex&amp;gt;$S_{11}$&amp;lt;/tex&amp;gt; &amp;lt;/formula&amp;gt; Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.974 - 982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2847727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a new Strategy of Online Practical Works of Power Electronics for Embedded Systems.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1861-2121. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v13i04.6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing S1P inhibits intratumoral hypoxia, induces vascular remodelling and sensitizes to chemotherapy in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gstalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (15), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arsalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor Reduction Technique for Modelling Common Mode Currents on Cable Bundles at High Frequency for Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 50 (n°1), pp. 175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor reduction technique for modeling common-mode currents on cable bundles at high frequency for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.911914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a VIRC Stirring Process using Frequency and Time Domain Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brugge, France. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope59828.2024.10722329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Monostatic Radar Cross-Section Measurement of a Complex Target in a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD61604.2024.10734903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Detection of Periodical Stirring Patterns in a VIRC using Time-Domain Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiation Pattern of a Horn Antenna in a Vibrating Intrinsic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Measurements of Antenna Radiation Pattern in a Perfectly Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.1063-1065, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal FDTD Simulation of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.345-348, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results on the High Frequency Characterization of Shielded Cables Using a Localized Injection and S-Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AerospaceEMC54301.2022.9828848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Laboratory Implementation for the Study of Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About compensation arrangements of teachers involved in e-learning trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Alternance à Distance à l’Internationalisation des Formations en Electronique Micro-onde pour les Systèmes Embarqués Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEIL D’ORIENTATION DU GIP - CNFM 2019, « Atelier Table ronde : 2 : IoT et applications, nouveaux défis pour la formation en électronique analogique et haute fréquence, électronique de puissance, architecture basse consommation, intégration hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performances of a Reverberation Chamber with Fixed Metallic Spheres Using the &amp;quot;Well-Stirred&amp;quot; Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation 2019 – « De l’élève à l’étudiant, innovons pour la réussite de chacun »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: engineering school at home without compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Perez-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Magdeburg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-LIVES Project: e-Engineering Where and When Students Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubai, France. pp.576-579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2019.8725252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: Remote Labs in an Electronics and Optics e-Learning for Embedded Systems Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 5th Experiment Conference (exp.at'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Funchal (Madeira Island), France. pp.405-409, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EXPAT.2019.8876556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Radiated Susceptibility Tests in Thermal Vacuum Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Strategy for Remote Practical Works in Power Electronics for Embedded Systems: Application in EOLES European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Afro-European Conference for Industrial Advancement—AECIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco. pp.149-158, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60834-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Susceptibility Tests in Thermal Vacuum Chambers Working as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;21&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington, United States. pp.675-680, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2017.8077953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;11&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a statistical model of a wiring system in a reverberant room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES : Une formation 100% en ligne en électronique reposant sur un laboratoire de travaux pratiques à distance dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the first year of the L3-EOLES training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV2016: 13th International Conference on Remote Engineering and Virtual Instrumentation, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Madrid, Spain. pp.Page(s): 211 - 216, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2016.7444511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Practical works Implementation : EOLES Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les nouveaux outils de Formation ouverte à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a mechanically stirred reverberation chamber based on EM field modal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING E-TECHNOLOGIES & E-PEDAGOGIES TO CREATE ONLINE UNDERGRADUATE COURSES IN ENGINEERING – AN EXAMPLE OF A SUCCESSFUL EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Technology, Education and Development (IATED) Jul 2016, Barcelona, France. pp.4209-4218, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES project...teaching unit experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM '15 Proceedings of the 3rd International Conference on Technological Ecosystems for Enhancing Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gustavo R. Alves Polytechnic of Porto, Portugal, Oct 2015, Porto, Portugal. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808580.2808659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES course the first accredited on-line degree course in electronics and optics for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tallinn, Estonia. pp.403-410, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2015.7096004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time microwave remote laboratory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2015 10th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp.464-467, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2015.7345170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project Engineering labs anywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2014 IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2014.6826212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project remote labs across the mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Engineering and Virtual Instrumentation (REV), 2014 11th International Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Porto, Portugal. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2014.6784258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SToP : Scalable Termination analysis of (C) Programs (tool presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tapas 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validations of the Equivalent Cable Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Cable Bundle Method : a suitable approach for the evaluation of coupling on automotive cable harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des perturbations induites sur un faisceau de câbles automobile en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile en hautes fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile d’immunité en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pratiques Pédagogiques fac à la crise du Covid19 - GDR SoC2 - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et application d'une méthode de faisceau équivalent pour l'étude des couplages électromagnétiques sur réseaux de câblages automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES – Electronics and Optics for Embedded Systems course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L3-EOLES – Electronics and Optics for Embedded Systems course”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-35, 2017, Academic Conferences and Publishing International Limited, Reading, 978‑1‑911218-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular termination of C programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8166, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Andrieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Independent Samples Available in a VIRC Over a Long Exposition Time and the Potential Detection of Periodical Stirring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1648-1655. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3595741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Arnaud-Cormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Detection of Instantaneous and Delayed Failures During Radiated Susceptibility Tests Performed in Reverberation Chambers as a Function of the Stirring Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Romero-De-La-Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (5), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3572703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in an Entirely Stirred VIRC Working as a (Quasi)-Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.1334-1345. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3503352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stirring Process Optimization of a Vibrating Intrinsic Reverberation Chamber Using Scattering Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3331898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cancellation of Unstirred Paths in a Fully Stirred VIRC Working as a Perfect Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (11), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3309386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Vibrating Intrinsic Reverberation Chambers Using an FDTD Conformal Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.617 - 624. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3259241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joushomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Patrignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hurtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests Performed in an Undermoded Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3058273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Possible Benefits of Inserting Metallic Diffractors to Improve Low Frequency Performance of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.3038990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for Frequency and Time-Domain Performance Assessment of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.1911-1920. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2966741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2919247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison and Critical Examination of the Most Popular Stirring Techniques in Reverberation Chambers Using the “Well-Stirred” Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2926331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Impedance Measurement of Shielded Cables Through Localized Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Mohamed Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2760161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Assessment of the “Well Stirred Condition” of a Reverberation Chamber From &amp;lt;formula&amp;gt; &amp;lt;tex&amp;gt;$S_{11}$&amp;lt;/tex&amp;gt; &amp;lt;/formula&amp;gt; Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.974 - 982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2847727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a new Strategy of Online Practical Works of Power Electronics for Embedded Systems.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1861-2121. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v13i04.6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing S1P inhibits intratumoral hypoxia, induces vascular remodelling and sensitizes to chemotherapy in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gstalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (15), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arsalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor Reduction Technique for Modelling Common Mode Currents on Cable Bundles at High Frequency for Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 50 (n°1), pp. 175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor reduction technique for modeling common-mode currents on cable bundles at high frequency for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.911914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a VIRC Stirring Process using Frequency and Time Domain Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brugge, France. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope59828.2024.10722329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Monostatic Radar Cross-Section Measurement of a Complex Target in a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD61604.2024.10734903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Detection of Periodical Stirring Patterns in a VIRC using Time-Domain Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiation Pattern of a Horn Antenna in a Vibrating Intrinsic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Measurements of Antenna Radiation Pattern in a Perfectly Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.1063-1065, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal FDTD Simulation of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.345-348, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results on the High Frequency Characterization of Shielded Cables Using a Localized Injection and S-Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AerospaceEMC54301.2022.9828848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Laboratory Implementation for the Study of Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About compensation arrangements of teachers involved in e-learning trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Alternance à Distance à l’Internationalisation des Formations en Electronique Micro-onde pour les Systèmes Embarqués Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEIL D’ORIENTATION DU GIP - CNFM 2019, « Atelier Table ronde : 2 : IoT et applications, nouveaux défis pour la formation en électronique analogique et haute fréquence, électronique de puissance, architecture basse consommation, intégration hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation 2019 – « De l’élève à l’étudiant, innovons pour la réussite de chacun »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performances of a Reverberation Chamber with Fixed Metallic Spheres Using the &amp;quot;Well-Stirred&amp;quot; Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: engineering school at home without compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Perez-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Magdeburg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-LIVES Project: e-Engineering Where and When Students Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubai, France. pp.576-579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2019.8725252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Radiated Susceptibility Tests in Thermal Vacuum Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: Remote Labs in an Electronics and Optics e-Learning for Embedded Systems Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 5th Experiment Conference (exp.at'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Funchal (Madeira Island), France. pp.405-409, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EXPAT.2019.8876556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Strategy for Remote Practical Works in Power Electronics for Embedded Systems: Application in EOLES European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Afro-European Conference for Industrial Advancement—AECIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco. pp.149-158, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60834-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Susceptibility Tests in Thermal Vacuum Chambers Working as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;11&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;21&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington, United States. pp.675-680, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2017.8077953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a statistical model of a wiring system in a reverberant room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the first year of the L3-EOLES training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV2016: 13th International Conference on Remote Engineering and Virtual Instrumentation, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Madrid, Spain. pp.Page(s): 211 - 216, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2016.7444511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES : Une formation 100% en ligne en électronique reposant sur un laboratoire de travaux pratiques à distance dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Practical works Implementation : EOLES Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les nouveaux outils de Formation ouverte à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a mechanically stirred reverberation chamber based on EM field modal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING E-TECHNOLOGIES & E-PEDAGOGIES TO CREATE ONLINE UNDERGRADUATE COURSES IN ENGINEERING – AN EXAMPLE OF A SUCCESSFUL EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Technology, Education and Development (IATED) Jul 2016, Barcelona, France. pp.4209-4218, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES project...teaching unit experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM '15 Proceedings of the 3rd International Conference on Technological Ecosystems for Enhancing Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gustavo R. Alves Polytechnic of Porto, Portugal, Oct 2015, Porto, Portugal. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808580.2808659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES course the first accredited on-line degree course in electronics and optics for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tallinn, Estonia. pp.403-410, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2015.7096004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time microwave remote laboratory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2015 10th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp.464-467, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2015.7345170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project Engineering labs anywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2014 IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2014.6826212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project remote labs across the mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Engineering and Virtual Instrumentation (REV), 2014 11th International Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Porto, Portugal. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2014.6784258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SToP : Scalable Termination analysis of (C) Programs (tool presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tapas 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validations of the Equivalent Cable Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Cable Bundle Method : a suitable approach for the evaluation of coupling on automotive cable harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des perturbations induites sur un faisceau de câbles automobile en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile d’immunité en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile en hautes fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pratiques Pédagogiques fac à la crise du Covid19 - GDR SoC2 - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et application d'une méthode de faisceau équivalent pour l'étude des couplages électromagnétiques sur réseaux de câblages automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES – Electronics and Optics for Embedded Systems course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L3-EOLES – Electronics and Optics for Embedded Systems course”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-35, 2017, Academic Conferences and Publishing International Limited, Reading, 978‑1‑911218-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular termination of C programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8166, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3595741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero-De-La-Osa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3572703" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3503352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3331898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3309386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahiddini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3259241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3058273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3038990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Meddeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2966741" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lescoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2919247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2926331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Mohamed Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2760161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trougnou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2847727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Malaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Kherallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ghomri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raoufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v13i04.6659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gstalder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouquerel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope59828.2024.10722329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734903" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176302" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352803" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC54301.2022.9828848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Aknin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470570" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470532" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871777" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gericota" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fidalgo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Molina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937352" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2019.8725252" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EXPAT.2019.8876556" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788943" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60834-1_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2017.8077953" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094274v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094732" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Langley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Farah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benachenhou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaz Fidalgo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2016.7444511" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02556788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reineix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739258" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaat de Craemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808580.2808659" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2015.7096004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benachenhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2015.7345170" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2014.6826212" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2014.6784258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245814v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kon&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142607v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760917v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3595741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero-De-La-Osa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3572703" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3503352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3331898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3309386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahiddini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3259241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3058273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3038990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Meddeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2966741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lescoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2919247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2926331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Mohamed Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2760161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trougnou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2847727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Malaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Kherallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ghomri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raoufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v13i04.6659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gstalder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouquerel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope59828.2024.10722329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734903" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176302" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352803" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC54301.2022.9828848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Aknin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470570" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470532" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871777" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gericota" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fidalgo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Molina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937352" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2019.8725252" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788943" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EXPAT.2019.8876556" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60834-1_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094732" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2017.8077953" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Langley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaz Fidalgo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benachenhou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2016.7444511" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Farah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02556788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reineix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739258" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaat de Craemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808580.2808659" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2015.7096004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benachenhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2015.7345170" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2014.6826212" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2014.6784258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245814v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kon&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760917v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>