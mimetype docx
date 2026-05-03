--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Andrieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Independent Samples Available in a VIRC Over a Long Exposition Time and the Potential Detection of Periodical Stirring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1648-1655. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3595741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Arnaud-Cormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Detection of Instantaneous and Delayed Failures During Radiated Susceptibility Tests Performed in Reverberation Chambers as a Function of the Stirring Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Romero-De-La-Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (5), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3572703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in an Entirely Stirred VIRC Working as a (Quasi)-Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.1334-1345. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3503352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stirring Process Optimization of a Vibrating Intrinsic Reverberation Chamber Using Scattering Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3331898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cancellation of Unstirred Paths in a Fully Stirred VIRC Working as a Perfect Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (11), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3309386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Vibrating Intrinsic Reverberation Chambers Using an FDTD Conformal Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.617 - 624. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3259241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joushomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Patrignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hurtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests Performed in an Undermoded Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3058273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Possible Benefits of Inserting Metallic Diffractors to Improve Low Frequency Performance of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.3038990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for Frequency and Time-Domain Performance Assessment of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.1911-1920. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2966741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2919247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison and Critical Examination of the Most Popular Stirring Techniques in Reverberation Chambers Using the “Well-Stirred” Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2926331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Impedance Measurement of Shielded Cables Through Localized Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Mohamed Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2760161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Assessment of the “Well Stirred Condition” of a Reverberation Chamber From &amp;lt;formula&amp;gt; &amp;lt;tex&amp;gt;$S_{11}$&amp;lt;/tex&amp;gt; &amp;lt;/formula&amp;gt; Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.974 - 982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2847727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a new Strategy of Online Practical Works of Power Electronics for Embedded Systems.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1861-2121. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v13i04.6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing S1P inhibits intratumoral hypoxia, induces vascular remodelling and sensitizes to chemotherapy in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gstalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (15), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arsalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor Reduction Technique for Modelling Common Mode Currents on Cable Bundles at High Frequency for Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 50 (n°1), pp. 175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor reduction technique for modeling common-mode currents on cable bundles at high frequency for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.911914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a VIRC Stirring Process using Frequency and Time Domain Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brugge, France. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope59828.2024.10722329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Monostatic Radar Cross-Section Measurement of a Complex Target in a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD61604.2024.10734903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Detection of Periodical Stirring Patterns in a VIRC using Time-Domain Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiation Pattern of a Horn Antenna in a Vibrating Intrinsic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Measurements of Antenna Radiation Pattern in a Perfectly Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.1063-1065, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal FDTD Simulation of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.345-348, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results on the High Frequency Characterization of Shielded Cables Using a Localized Injection and S-Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AerospaceEMC54301.2022.9828848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Laboratory Implementation for the Study of Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About compensation arrangements of teachers involved in e-learning trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Alternance à Distance à l’Internationalisation des Formations en Electronique Micro-onde pour les Systèmes Embarqués Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEIL D’ORIENTATION DU GIP - CNFM 2019, « Atelier Table ronde : 2 : IoT et applications, nouveaux défis pour la formation en électronique analogique et haute fréquence, électronique de puissance, architecture basse consommation, intégration hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation 2019 – « De l’élève à l’étudiant, innovons pour la réussite de chacun »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performances of a Reverberation Chamber with Fixed Metallic Spheres Using the &amp;quot;Well-Stirred&amp;quot; Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: engineering school at home without compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Perez-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Magdeburg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-LIVES Project: e-Engineering Where and When Students Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubai, France. pp.576-579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2019.8725252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Radiated Susceptibility Tests in Thermal Vacuum Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: Remote Labs in an Electronics and Optics e-Learning for Embedded Systems Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 5th Experiment Conference (exp.at'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Funchal (Madeira Island), France. pp.405-409, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EXPAT.2019.8876556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Strategy for Remote Practical Works in Power Electronics for Embedded Systems: Application in EOLES European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Afro-European Conference for Industrial Advancement—AECIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco. pp.149-158, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60834-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Susceptibility Tests in Thermal Vacuum Chambers Working as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;11&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;21&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington, United States. pp.675-680, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2017.8077953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a statistical model of a wiring system in a reverberant room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the first year of the L3-EOLES training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV2016: 13th International Conference on Remote Engineering and Virtual Instrumentation, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Madrid, Spain. pp.Page(s): 211 - 216, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2016.7444511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES : Une formation 100% en ligne en électronique reposant sur un laboratoire de travaux pratiques à distance dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Practical works Implementation : EOLES Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les nouveaux outils de Formation ouverte à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a mechanically stirred reverberation chamber based on EM field modal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING E-TECHNOLOGIES & E-PEDAGOGIES TO CREATE ONLINE UNDERGRADUATE COURSES IN ENGINEERING – AN EXAMPLE OF A SUCCESSFUL EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Technology, Education and Development (IATED) Jul 2016, Barcelona, France. pp.4209-4218, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES project...teaching unit experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM '15 Proceedings of the 3rd International Conference on Technological Ecosystems for Enhancing Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gustavo R. Alves Polytechnic of Porto, Portugal, Oct 2015, Porto, Portugal. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808580.2808659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES course the first accredited on-line degree course in electronics and optics for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tallinn, Estonia. pp.403-410, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2015.7096004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time microwave remote laboratory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2015 10th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp.464-467, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2015.7345170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project Engineering labs anywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2014 IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2014.6826212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project remote labs across the mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Engineering and Virtual Instrumentation (REV), 2014 11th International Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Porto, Portugal. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2014.6784258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SToP : Scalable Termination analysis of (C) Programs (tool presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tapas 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validations of the Equivalent Cable Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Cable Bundle Method : a suitable approach for the evaluation of coupling on automotive cable harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des perturbations induites sur un faisceau de câbles automobile en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile d’immunité en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile en hautes fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pratiques Pédagogiques fac à la crise du Covid19 - GDR SoC2 - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et application d'une méthode de faisceau équivalent pour l'étude des couplages électromagnétiques sur réseaux de câblages automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES – Electronics and Optics for Embedded Systems course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L3-EOLES – Electronics and Optics for Embedded Systems course”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-35, 2017, Academic Conferences and Publishing International Limited, Reading, 978‑1‑911218-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular termination of C programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8166, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Andrieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Independent Samples Available in a VIRC Over a Long Exposition Time and the Potential Detection of Periodical Stirring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1648-1655. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3595741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Arnaud-Cormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Detection of Instantaneous and Delayed Failures During Radiated Susceptibility Tests Performed in Reverberation Chambers as a Function of the Stirring Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Romero-De-La-Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (5), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3572703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in an Entirely Stirred VIRC Working as a (Quasi)-Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.1334-1345. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3503352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stirring Process Optimization of a Vibrating Intrinsic Reverberation Chamber Using Scattering Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3331898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cancellation of Unstirred Paths in a Fully Stirred VIRC Working as a Perfect Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (11), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3309386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Vibrating Intrinsic Reverberation Chambers Using an FDTD Conformal Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.617 - 624. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3259241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joushomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Patrignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hurtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests Performed in an Undermoded Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3058273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Possible Benefits of Inserting Metallic Diffractors to Improve Low Frequency Performance of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.3038990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for Frequency and Time-Domain Performance Assessment of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.1911-1920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2966741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2919247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison and Critical Examination of the Most Popular Stirring Techniques in Reverberation Chambers Using the “Well-Stirred” Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2926331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Impedance Measurement of Shielded Cables Through Localized Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Mohamed Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2760161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Assessment of the “Well Stirred Condition” of a Reverberation Chamber From &amp;lt;formula&amp;gt; &amp;lt;tex&amp;gt;$S_{11}$&amp;lt;/tex&amp;gt; &amp;lt;/formula&amp;gt; Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.974 - 982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2847727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a new Strategy of Online Practical Works of Power Electronics for Embedded Systems.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1861-2121. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v13i04.6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing S1P inhibits intratumoral hypoxia, induces vascular remodelling and sensitizes to chemotherapy in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gstalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (15), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arsalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor Reduction Technique for Modelling Common Mode Currents on Cable Bundles at High Frequency for Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 50 (n°1), pp. 175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor reduction technique for modeling common-mode currents on cable bundles at high frequency for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.911914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a VIRC Stirring Process using Frequency and Time Domain Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brugge, France. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope59828.2024.10722329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Monostatic Radar Cross-Section Measurement of a Complex Target in a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD61604.2024.10734903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Detection of Periodical Stirring Patterns in a VIRC using Time-Domain Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiation Pattern of a Horn Antenna in a Vibrating Intrinsic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Measurements of Antenna Radiation Pattern in a Perfectly Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.1063-1065, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal FDTD Simulation of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.345-348, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results on the High Frequency Characterization of Shielded Cables Using a Localized Injection and S-Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AerospaceEMC54301.2022.9828848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Laboratory Implementation for the Study of Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About compensation arrangements of teachers involved in e-learning trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Alternance à Distance à l’Internationalisation des Formations en Electronique Micro-onde pour les Systèmes Embarqués Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEIL D’ORIENTATION DU GIP - CNFM 2019, « Atelier Table ronde : 2 : IoT et applications, nouveaux défis pour la formation en électronique analogique et haute fréquence, électronique de puissance, architecture basse consommation, intégration hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: engineering school at home without compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Perez-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Magdeburg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation 2019 – « De l’élève à l’étudiant, innovons pour la réussite de chacun »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performances of a Reverberation Chamber with Fixed Metallic Spheres Using the &amp;quot;Well-Stirred&amp;quot; Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-LIVES Project: e-Engineering Where and When Students Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubai, France. pp.576-579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2019.8725252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Radiated Susceptibility Tests in Thermal Vacuum Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: Remote Labs in an Electronics and Optics e-Learning for Embedded Systems Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 5th Experiment Conference (exp.at'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Funchal (Madeira Island), France. pp.405-409, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EXPAT.2019.8876556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Strategy for Remote Practical Works in Power Electronics for Embedded Systems: Application in EOLES European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Afro-European Conference for Industrial Advancement—AECIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco. pp.149-158, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60834-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Susceptibility Tests in Thermal Vacuum Chambers Working as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;21&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington, United States. pp.675-680, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2017.8077953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;11&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a statistical model of a wiring system in a reverberant room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES : Une formation 100% en ligne en électronique reposant sur un laboratoire de travaux pratiques à distance dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Practical works Implementation : EOLES Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les nouveaux outils de Formation ouverte à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the first year of the L3-EOLES training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV2016: 13th International Conference on Remote Engineering and Virtual Instrumentation, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Madrid, Spain. pp.Page(s): 211 - 216, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2016.7444511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a mechanically stirred reverberation chamber based on EM field modal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING E-TECHNOLOGIES & E-PEDAGOGIES TO CREATE ONLINE UNDERGRADUATE COURSES IN ENGINEERING – AN EXAMPLE OF A SUCCESSFUL EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Technology, Education and Development (IATED) Jul 2016, Barcelona, France. pp.4209-4218, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES project...teaching unit experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM '15 Proceedings of the 3rd International Conference on Technological Ecosystems for Enhancing Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gustavo R. Alves Polytechnic of Porto, Portugal, Oct 2015, Porto, Portugal. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808580.2808659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES course the first accredited on-line degree course in electronics and optics for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tallinn, Estonia. pp.403-410, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2015.7096004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time microwave remote laboratory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2015 10th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp.464-467, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2015.7345170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project Engineering labs anywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2014 IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2014.6826212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project remote labs across the mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Engineering and Virtual Instrumentation (REV), 2014 11th International Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Porto, Portugal. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2014.6784258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SToP : Scalable Termination analysis of (C) Programs (tool presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tapas 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validations of the Equivalent Cable Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Cable Bundle Method : a suitable approach for the evaluation of coupling on automotive cable harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des perturbations induites sur un faisceau de câbles automobile en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile d’immunité en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile en hautes fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pratiques Pédagogiques fac à la crise du Covid19 - GDR SoC2 - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et application d'une méthode de faisceau équivalent pour l'étude des couplages électromagnétiques sur réseaux de câblages automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES – Electronics and Optics for Embedded Systems course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L3-EOLES – Electronics and Optics for Embedded Systems course”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-35, 2017, Academic Conferences and Publishing International Limited, Reading, 978‑1‑911218-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular termination of C programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8166, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3595741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero-De-La-Osa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3572703" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3503352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3331898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3309386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahiddini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3259241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3058273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3038990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Meddeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2966741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lescoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2919247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2926331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Mohamed Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2760161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trougnou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2847727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Malaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Kherallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ghomri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raoufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v13i04.6659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gstalder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouquerel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope59828.2024.10722329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734903" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176302" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352803" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC54301.2022.9828848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Aknin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470570" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470532" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871777" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gericota" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fidalgo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Molina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937352" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2019.8725252" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788943" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EXPAT.2019.8876556" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60834-1_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094732" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2017.8077953" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Langley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaz Fidalgo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benachenhou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2016.7444511" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Farah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02556788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reineix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739258" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaat de Craemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808580.2808659" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2015.7096004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benachenhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2015.7345170" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2014.6826212" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2014.6784258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245814v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kon&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760917v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3595741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero-De-La-Osa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3572703" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3503352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3331898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3309386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahiddini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3259241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3058273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3038990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Meddeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2966741" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lescoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2919247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2926331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Mohamed Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2760161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trougnou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2847727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Malaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Kherallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ghomri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raoufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v13i04.6659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gstalder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouquerel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope59828.2024.10722329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734903" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176302" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352803" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC54301.2022.9828848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Aknin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470570" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470532" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gericota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fidalgo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Molina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937352" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536397v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871777" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2019.8725252" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788943" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EXPAT.2019.8876556" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60834-1_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2017.8077953" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094732" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Langley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Farah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benachenhou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02556788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287605v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaz Fidalgo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2016.7444511" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reineix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739258" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaat de Craemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808580.2808659" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2015.7096004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benachenhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2015.7345170" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2014.6826212" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2014.6784258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245814v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kon&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760917v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>