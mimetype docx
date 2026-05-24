--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Andrieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Independent Samples Available in a VIRC Over a Long Exposition Time and the Potential Detection of Periodical Stirring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1648-1655. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3595741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Arnaud-Cormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Detection of Instantaneous and Delayed Failures During Radiated Susceptibility Tests Performed in Reverberation Chambers as a Function of the Stirring Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Romero-De-La-Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (5), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3572703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in an Entirely Stirred VIRC Working as a (Quasi)-Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.1334-1345. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3503352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stirring Process Optimization of a Vibrating Intrinsic Reverberation Chamber Using Scattering Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3331898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cancellation of Unstirred Paths in a Fully Stirred VIRC Working as a Perfect Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (11), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3309386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Vibrating Intrinsic Reverberation Chambers Using an FDTD Conformal Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.617 - 624. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3259241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joushomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Patrignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hurtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests Performed in an Undermoded Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3058273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Possible Benefits of Inserting Metallic Diffractors to Improve Low Frequency Performance of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.3038990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for Frequency and Time-Domain Performance Assessment of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.1911-1920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2966741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2919247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison and Critical Examination of the Most Popular Stirring Techniques in Reverberation Chambers Using the “Well-Stirred” Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2926331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Impedance Measurement of Shielded Cables Through Localized Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Mohamed Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2760161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Assessment of the “Well Stirred Condition” of a Reverberation Chamber From &amp;lt;formula&amp;gt; &amp;lt;tex&amp;gt;$S_{11}$&amp;lt;/tex&amp;gt; &amp;lt;/formula&amp;gt; Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.974 - 982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2847727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a new Strategy of Online Practical Works of Power Electronics for Embedded Systems.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1861-2121. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v13i04.6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing S1P inhibits intratumoral hypoxia, induces vascular remodelling and sensitizes to chemotherapy in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gstalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (15), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arsalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor Reduction Technique for Modelling Common Mode Currents on Cable Bundles at High Frequency for Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 50 (n°1), pp. 175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor reduction technique for modeling common-mode currents on cable bundles at high frequency for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.911914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a VIRC Stirring Process using Frequency and Time Domain Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brugge, France. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope59828.2024.10722329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Monostatic Radar Cross-Section Measurement of a Complex Target in a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD61604.2024.10734903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Detection of Periodical Stirring Patterns in a VIRC using Time-Domain Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiation Pattern of a Horn Antenna in a Vibrating Intrinsic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Measurements of Antenna Radiation Pattern in a Perfectly Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.1063-1065, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal FDTD Simulation of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.345-348, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results on the High Frequency Characterization of Shielded Cables Using a Localized Injection and S-Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AerospaceEMC54301.2022.9828848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Laboratory Implementation for the Study of Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About compensation arrangements of teachers involved in e-learning trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Alternance à Distance à l’Internationalisation des Formations en Electronique Micro-onde pour les Systèmes Embarqués Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEIL D’ORIENTATION DU GIP - CNFM 2019, « Atelier Table ronde : 2 : IoT et applications, nouveaux défis pour la formation en électronique analogique et haute fréquence, électronique de puissance, architecture basse consommation, intégration hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: engineering school at home without compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Perez-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Magdeburg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation 2019 – « De l’élève à l’étudiant, innovons pour la réussite de chacun »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performances of a Reverberation Chamber with Fixed Metallic Spheres Using the &amp;quot;Well-Stirred&amp;quot; Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-LIVES Project: e-Engineering Where and When Students Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubai, France. pp.576-579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2019.8725252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Radiated Susceptibility Tests in Thermal Vacuum Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: Remote Labs in an Electronics and Optics e-Learning for Embedded Systems Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 5th Experiment Conference (exp.at'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Funchal (Madeira Island), France. pp.405-409, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EXPAT.2019.8876556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Strategy for Remote Practical Works in Power Electronics for Embedded Systems: Application in EOLES European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Afro-European Conference for Industrial Advancement—AECIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco. pp.149-158, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60834-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Susceptibility Tests in Thermal Vacuum Chambers Working as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;21&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington, United States. pp.675-680, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2017.8077953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;11&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a statistical model of a wiring system in a reverberant room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES : Une formation 100% en ligne en électronique reposant sur un laboratoire de travaux pratiques à distance dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Practical works Implementation : EOLES Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les nouveaux outils de Formation ouverte à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the first year of the L3-EOLES training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV2016: 13th International Conference on Remote Engineering and Virtual Instrumentation, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Madrid, Spain. pp.Page(s): 211 - 216, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2016.7444511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a mechanically stirred reverberation chamber based on EM field modal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING E-TECHNOLOGIES & E-PEDAGOGIES TO CREATE ONLINE UNDERGRADUATE COURSES IN ENGINEERING – AN EXAMPLE OF A SUCCESSFUL EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Technology, Education and Development (IATED) Jul 2016, Barcelona, France. pp.4209-4218, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES project...teaching unit experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM '15 Proceedings of the 3rd International Conference on Technological Ecosystems for Enhancing Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gustavo R. Alves Polytechnic of Porto, Portugal, Oct 2015, Porto, Portugal. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808580.2808659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES course the first accredited on-line degree course in electronics and optics for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tallinn, Estonia. pp.403-410, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2015.7096004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time microwave remote laboratory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2015 10th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp.464-467, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2015.7345170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project Engineering labs anywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2014 IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2014.6826212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project remote labs across the mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Engineering and Virtual Instrumentation (REV), 2014 11th International Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Porto, Portugal. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2014.6784258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SToP : Scalable Termination analysis of (C) Programs (tool presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tapas 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validations of the Equivalent Cable Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Cable Bundle Method : a suitable approach for the evaluation of coupling on automotive cable harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des perturbations induites sur un faisceau de câbles automobile en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile d’immunité en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile en hautes fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pratiques Pédagogiques fac à la crise du Covid19 - GDR SoC2 - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et application d'une méthode de faisceau équivalent pour l'étude des couplages électromagnétiques sur réseaux de câblages automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES – Electronics and Optics for Embedded Systems course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L3-EOLES – Electronics and Optics for Embedded Systems course”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-35, 2017, Academic Conferences and Publishing International Limited, Reading, 978‑1‑911218-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular termination of C programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8166, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Andrieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Independent Samples Available in a VIRC Over a Long Exposition Time and the Potential Detection of Periodical Stirring Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1648-1655. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3595741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Approach to Determine the Minimum Operating Frequency of Mode-stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Arnaud-Cormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL24112004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Detection of Instantaneous and Delayed Failures During Radiated Susceptibility Tests Performed in Reverberation Chambers as a Function of the Stirring Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Romero-De-La-Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (5), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2025.3572703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in an Entirely Stirred VIRC Working as a (Quasi)-Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.1334-1345. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3503352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stirring Process Optimization of a Vibrating Intrinsic Reverberation Chamber Using Scattering Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3331898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cancellation of Unstirred Paths in a Fully Stirred VIRC Working as a Perfect Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (11), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3309386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Vibrating Intrinsic Reverberation Chambers Using an FDTD Conformal Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.617 - 624. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2023.3259241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reverberation Chamber for In Vitro Bioelectromagnetic Experiments at 3.5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Orlacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joushomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Patrignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hurtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3216045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs in Reverberation Chambers Under Realistic Industrial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3217190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests Performed in an Undermoded Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3058273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Virtual” Signal Integrity Test on Shielded/Unshielded Twisted-Wire Pairs Using the Bulk Current Injection Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (5), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3066421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Possible Benefits of Inserting Metallic Diffractors to Improve Low Frequency Performance of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.3038990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for Frequency and Time-Domain Performance Assessment of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.1911-1920. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2966741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Risk to Declare EMC Compliant a Faulty EUT During Radiated Susceptibility Tests in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.645-653. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2919247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison and Critical Examination of the Most Popular Stirring Techniques in Reverberation Chambers Using the “Well-Stirred” Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2926331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances un Reverberation Chamber - vol 61, issue 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Spectrum Analysis for the Prediction of Rotating Mode Stirrer Performances in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1408-1413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2877906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Impedance Measurement of Shielded Cables Through Localized Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Mohamed Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2760161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Optimization Process for EM Characterization of Low-Losses Dielectric and Dispersive Materials in a Quasi-TEM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2784038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Assessment of the “Well Stirred Condition” of a Reverberation Chamber From &amp;lt;formula&amp;gt; &amp;lt;tex&amp;gt;$S_{11}$&amp;lt;/tex&amp;gt; &amp;lt;/formula&amp;gt; Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.974 - 982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2847727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a new Strategy of Online Practical Works of Power Electronics for Embedded Systems.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1861-2121. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v13i04.6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency BCI-like tests with a stripline injection probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2500519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User and Real-Time Flexible Remote Laboratory Architecture for Collaborative and Cooperative Pedagogical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering (iJOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (04), pp.33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v12i04.5097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Analytical Method for Electromagnetic Field to Transmission Line Coupling Into a Rectangular Enclosure Excited by an Internal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Boutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (3), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2386913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing S1P inhibits intratumoral hypoxia, induces vascular remodelling and sensitizes to chemotherapy in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gstalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (15), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a Numerical Methodology for Computing Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Low-Frequency Optimization of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2013.2288001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations about the Use of Aeronautical Integration Metallic Halls Containing Apertures as Mode Stirred Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2202240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Application of the “Equivalent Cable Bundle Method” to Cable Bundles in Presence of Complex Grounding Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.798-801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2186455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arsalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the &amp;quot;equivalent cable bundle method&amp;quot; for modeling electromagnetic emissions of complex cable bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.2007803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la pénétration des champs dans une cavité via une ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduction modeling method to assess the electromagnetic emission of multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Methodology for the Prediction of the Near-Field Parasitic Electromagnetic Emissions of Solar Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2009.2027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor Reduction Technique for Modelling Common Mode Currents on Cable Bundles at High Frequency for Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 50 (n°1), pp. 175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiconductor reduction technique for modeling common-mode currents on cable bundles at high frequency for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.911914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a VIRC Stirring Process using Frequency and Time Domain Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brugge, France. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope59828.2024.10722329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Monostatic Radar Cross-Section Measurement of a Complex Target in a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD61604.2024.10734903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Detection of Periodical Stirring Patterns in a VIRC using Time-Domain Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiation Pattern of a Horn Antenna in a Vibrating Intrinsic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Measurements of Antenna Radiation Pattern in a Perfectly Chaotic Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.1063-1065, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal FDTD Simulation of Vibrating Intrinsic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahiddini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. pp.345-348, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope51680.2022.9901040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results on the High Frequency Characterization of Shielded Cables Using a Localized Injection and S-Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marie-Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AerospaceEMC54301.2022.9828848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Virtuel d'intégrité de signal sur des câbles blindés ou non blindés en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque International sur la Compatibilité Electromagnétique CEM 2020, Ecole centrale de Lyon, 13-15 Avril 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Laboratory Implementation for the Study of Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About compensation arrangements of teachers involved in e-learning trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International e-Engineering Education Services Conference (e-Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Petra, France. pp.98-99, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/e-Engineering47629.2021.9470532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Alternance à Distance à l’Internationalisation des Formations en Electronique Micro-onde pour les Systèmes Embarqués Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEIL D’ORIENTATION DU GIP - CNFM 2019, « Atelier Table ronde : 2 : IoT et applications, nouveaux défis pour la formation en électronique analogique et haute fréquence, électronique de puissance, architecture basse consommation, intégration hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual&amp;quot; Signal Integrity Test on High-Speed Ethernet Cables in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Rasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a system of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2019- International symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation 2019 – « De l’élève à l’étudiant, innovons pour la réussite de chacun »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performances of a Reverberation Chamber with Fixed Metallic Spheres Using the &amp;quot;Well-Stirred&amp;quot; Condition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Power Balance Method in a System of Nested and Oversized Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8871525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: engineering school at home without compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Perez-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Magdeburg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-LIVES Project: e-Engineering Where and When Students Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubai, France. pp.576-579, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2019.8725252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Radiated Susceptibility Tests in Thermal Vacuum Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AeroEMC.2019.8788943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Engineering: Remote Labs in an Electronics and Optics e-Learning for Embedded Systems Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 5th Experiment Conference (exp.at'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Funchal (Madeira Island), France. pp.405-409, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EXPAT.2019.8876556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Strategy for Remote Practical Works in Power Electronics for Embedded Systems: Application in EOLES European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Malaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Kherallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Afro-European Conference for Industrial Advancement—AECIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco. pp.149-158, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60834-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du champ électromagnétique dans un système de cavités couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blondeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monostatic Radar Cross-Section Estimation of Canonical Targets in Reverberating Room Using Time-Gating Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.355-359, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Susceptibility Tests in Thermal Vacuum Chambers Working as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ticaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trougnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Radiated by Lightning High Voltage Battery fro Electric Vehiicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the assessment of Doppler spectrum of rotating objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;11&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of reverberation chambers from S&amp;lt;inf&amp;gt;21&amp;lt;/inf&amp;gt; measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington, United States. pp.675-680, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2017.8077953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Characterization of Ni-Zn ferrite tile in a TEM structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a statistical model of a wiring system in a reverberant room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Langley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du champ électrique rayonné par un pack batterie allégé pour véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la Compatibiltité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the first year of the L3-EOLES training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REV2016: 13th International Conference on Remote Engineering and Virtual Instrumentation, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Madrid, Spain. pp.Page(s): 211 - 216, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2016.7444511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES : Une formation 100% en ligne en électronique reposant sur un laboratoire de travaux pratiques à distance dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Promosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de matériaux diélectriques et ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Practical works Implementation : EOLES Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les nouveaux outils de Formation ouverte à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of a mechanically stirred reverberation chamber based on EM field modal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.217-222, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING E-TECHNOLOGIES & E-PEDAGOGIES TO CREATE ONLINE UNDERGRADUATE COURSES IN ENGINEERING – AN EXAMPLE OF A SUCCESSFUL EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Technology, Education and Development (IATED) Jul 2016, Barcelona, France. pp.4209-4218, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du spectre Doppler en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soltane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de tests BCI haute fréquence via une cellule d'injection de type stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque international et exposition sur la compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the use of a stripline injection probe for BCI-like tests on multiconductor transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AeroEMC.2016.7504596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES project...teaching unit experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM '15 Proceedings of the 3rd International Conference on Technological Ecosystems for Enhancing Multiculturality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gustavo R. Alves Polytechnic of Porto, Portugal, Oct 2015, Porto, Portugal. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808580.2808659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripline injection cell for high frequency BCI tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOLES course the first accredited on-line degree course in electronics and optics for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vaz Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tallinn, Estonia. pp.403-410, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2015.7096004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time microwave remote laboratory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benachenhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), 2015 10th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp.464-467, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMIC.2015.7345170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chambres réverbérantes en basse fréquence pour la réalisation de tests CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project Engineering labs anywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Engineering Education Conference (EDUCON), 2014 IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2014.6826212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la permittivité complexe d'un matériau inconnu en cellule TEM ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. pp.session C3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Assessment of the Unstirred Rays in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une cellule stripline d’injection pour la réalisation de tests BCI à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité Electromagnétique, CEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EOLES project remote labs across the mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaat de Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Engineering and Virtual Instrumentation (REV), 2014 11th International Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Porto, Portugal. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REV.2014.6784258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Using an Open TEM Cell to Extract the Complex Permittivity of an Unknown Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tumayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carsenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des performances d'une chambre réverbérante à brassage de modes par détection fréquentielle du régime &amp;quot; quasi-idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI : Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimal Frequency&amp;quot; according to Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, DENVER, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the &amp;quot;Quasi-Ideal Reverberation Chamber Minimum Frequency&amp;quot; according to the Mode Stirrer Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, BRUGES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le calcul de champ électromagnétique pouvant être rayonné par un panneau solaire réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Equivalent Cable Bundle Method” : a Solution to Model Cable Bundles in Presence of Complex Ground Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la méthodologie permettant le calcul du rayonnement électromagnétique parasite d'un panneau solaire réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 4B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a Stirrer on the Cavity Modes Within a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EMC EUROPE 2012 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate method to compute the parasitic electromagnetic radiations of real solar panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SToP : Scalable Termination analysis of (C) Programs (tool presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tapas 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie du brasseur de modes sur l'établissement des modes au sein d'une chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International et Exposition sur la Compatibilité Electromagnétique - CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.Session 6B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Characterization of Composite Panels from a Near-Field Magnetic Shielding Effectiveness Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.855-860, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Apertures on the Electromagnetic Field Behaviour Within Aeronautical Metallic Halls used as Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, Californie, United States. pp.687-692, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'utilisation possible de hangars aéronautiques comme pseudo-CRBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième conférence internationale et exposition sur la Compatibilité Electromagnétique (CEM2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du modèle électrique équivalent d'un panneau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Électromagnétique - (CEM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions about Automotive Application of the &amp;quot;Equivalent Cable Bundle Method&amp;quot; in the High Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertuol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Zurich Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Germany. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Goodness-of-fit Tests to Characterize the Electromagnetic Environment Inside a Metallic Hall Containing Rectangular Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tristant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EMC Kyoto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ électromagnétique dans une cavité contenant une fenêtre inductive à travers une ouverture rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple numerical method to calculate the Q-factor of a cavity containing apertures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des protections ESD sur la susceptibilité des circuits intégrés numériques aux perturbations HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ben M'Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pénétration du champ dans une cavité : du développement modal vers la modélisation circuit - méthode de Kron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PARIS, France. pp.NON SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Printed Circuit Boards in the Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guiffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rapide pour la mesure du rayonnement EM d'un dispositif émettant à bande étroite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dafif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la méthode du faisceau équivalent pour l'évaluation du rayonnement électromagnétique d'un faisceau de câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du couplage d'un champ électromagnétique réverbérant sur une carte électronique contenue dans une cavité métallique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reineix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validations of the Equivalent Cable Bundle Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2007 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Cable Bundle Method : a suitable approach for the evaluation of coupling on automotive cable harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des perturbations induites sur un faisceau de câbles automobile en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile d’immunité en hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réseaux de câbles dans la simulation CEM automobile en hautes fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pratiques Pédagogiques fac à la crise du Covid19 - GDR SoC2 - Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et application d'une méthode de faisceau équivalent pour l'étude des couplages électromagnétiques sur réseaux de câblages automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3-EOLES – Electronics and Optics for Embedded Systems course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L3-EOLES – Electronics and Optics for Embedded Systems course”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gericota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Learning Excellence Awards 2017: An Anthology of Case Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-35, 2017, Academic Conferences and Publishing International Limited, Reading, 978‑1‑911218-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Equivalent Cable Bundle Method' : an Efficient Multiconductor Reduction Technique to Model Industrial Cable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Chiaberge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends and Developments in Automotive System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, pp.273-296, 2011, 978-953-307-517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular termination of C programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8166, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3595741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero-De-La-Osa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3572703" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3503352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3331898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3309386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahiddini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3259241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3058273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3038990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Meddeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2966741" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lescoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2919247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2926331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Mohamed Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2760161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trougnou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2847727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Malaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Kherallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ghomri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raoufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v13i04.6659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gstalder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouquerel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope59828.2024.10722329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734903" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176302" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352803" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC54301.2022.9828848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Aknin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470570" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470532" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gericota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fidalgo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Molina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937352" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536397v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871777" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2019.8725252" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788943" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EXPAT.2019.8876556" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60834-1_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2017.8077953" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094732" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Langley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Farah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benachenhou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02556788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287605v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaz Fidalgo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2016.7444511" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reineix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739258" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaat de Craemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808580.2808659" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2015.7096004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benachenhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2015.7345170" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2014.6826212" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2014.6784258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245814v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kon&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760917v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3595741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Michard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL24112004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero-De-La-Osa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3572703" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3503352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3331898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3309386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahiddini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2023.3259241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Orlacchio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joushomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Patrignoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3216045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03850607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tumayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3217190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3058273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03381586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3066421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3038990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Meddeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2966741" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lescoat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2919247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2926331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2877906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Mohamed Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2760161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tumayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2784038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trougnou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2847727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Malaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Kherallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ghomri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raoufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v13i04.6659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2500519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v12i04.5097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Boutar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2386913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gstalder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouquerel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pelissou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2288001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Adardour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tristant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2202240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2186455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bunlon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2007803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7LQT8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2009.2027229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parmentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope59828.2024.10722329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734903" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176302" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352803" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC54301.2022.9828848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Aknin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470570" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/e-Engineering47629.2021.9470532" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03012444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465538v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871777" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8871525" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gericota" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fidalgo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Molina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937352" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2019.8725252" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescoat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trougnou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AeroEMC.2019.8788943" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EXPAT.2019.8876556" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60834-1_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blondeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094754" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094732" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2017.8077953" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Langley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094682" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287605v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaz Fidalgo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benachenhou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2016.7444511" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Farah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02556788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reineix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739258" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaat de Craemer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.2019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AeroEMC.2016.7504596" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cristea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808580.2808659" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2015.7096004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benachenhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2015.7345170" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2014.6826212" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REV.2014.6784258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916004v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093249v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781934v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396657" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00776187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038397" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertuol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Parmentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305293v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ben M'Hamed" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoffmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360675v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305288v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Tarhini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Haffar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dafif" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245814v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kon&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01706843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00681135v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kon&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;moulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760917v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>