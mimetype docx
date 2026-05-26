--- v0 (2026-03-16)
+++ v1 (2026-05-26)
@@ -124,338 +124,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+                <w:t xml:space="preserve">Neural Networks for Seasonal Groundwater Level Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+                <w:t xml:space="preserve">Houa Bedjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Jean Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Rafik Ferraoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
+                <w:t xml:space="preserve">Faustine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360721v1</w:t>
+                <w:t xml:space="preserve">hal-05483340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Seasonal Groundwater Level Forecasting</w:t>
+                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houa Bedjil</w:t>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luchier</w:t>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Ferraoun</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Bousquet</w:t>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483340v1</w:t>
+                <w:t xml:space="preserve">hal-05360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of flash‐floods management: From hydrological modeling to crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -526,429 +526,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t>
+                <w:t xml:space="preserve">Towards a better consideration of rainfall and hydrological spatial features by a deep neural network model to improve flash floods forecasting: case study on the Gardon basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Arnaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sam Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40808-022-01650-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074744v1</w:t>
+                <w:t xml:space="preserve">hal-03935277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better consideration of rainfall and hydrological spatial features by a deep neural network model to improve flash floods forecasting: case study on the Gardon basin, France</w:t>
+                <w:t xml:space="preserve">A new simple statistical method for the unsupervised clustering of the hydrodynamic behavior at different boreholes. Analysis of the obtained clusters in relation to geological knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Allier</w:t>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lassara</w:t>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (19), pp.(2023) 82:451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40808-022-01650-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-11066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935277v1</w:t>
+                <w:t xml:space="preserve">hal-04200590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simple statistical method for the unsupervised clustering of the hydrodynamic behavior at different boreholes. Analysis of the obtained clusters in relation to geological knowledge</w:t>
+                <w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Erguy</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Trincal</w:t>
+                <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (19), pp.(2023) 82:451. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-023-11066-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200590v1</w:t>
+                <w:t xml:space="preserve">hal-04074744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
               </w:r>
@@ -960,51 +960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,585 +1053,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
+                <w:t xml:space="preserve">Uncertainty Estimation in Hydrogeological Forecasting with Neural Networks: Impact of Spatial Distribution of Rainfalls and Random Initialization of the Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Butscher</w:t>
+                <w:t xml:space="preserve">Michaël Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Chang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13121690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265800v1</w:t>
+                <w:t xml:space="preserve">hal-03264934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Estimation in Hydrogeological Forecasting with Neural Networks: Impact of Spatial Distribution of Rainfalls and Random Initialization of the Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Akil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Christoph Butscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Savary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Yong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.1690. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600, pp.126508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13121690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264934v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ponçot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7th World Multidisciplinary Earth Sciences Symposium (WMESS 2021) 6th-10th September 2021, Prague, Czech Republic, 906, pp.012112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+                <w:t xml:space="preserve">hal-03472284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7th World Multidisciplinary Earth Sciences Symposium (WMESS 2021) 6th-10th September 2021, Prague, Czech Republic, 906, pp.012112. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472284v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood forecasting in poorly gauged basins using neural networks: case study of the Gardon de Mialet basin (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,1072 +1696,1063 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Régionalisation de modèles neuronaux appliquée aux aquifères fracturés et karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlueArk Conférence 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Châble (Verbier), Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès EAU &amp; IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, shf, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483319v1</w:t>
+                <w:t xml:space="preserve">hal-05554352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049025v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gautier</w:t>
+                <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025101012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483245v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+                <w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/engproc2025101012⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208914v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Flash Flood Forecasting and Understanding Hydrosystem Dynamics for Small Urban Basins in the framework of Explainable Artificial Intelligence– Case Study of the Cadereau d'Alès, Nîmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BlueArk Conférence 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Châble (Verbier), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476154v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romane Berthelin</w:t>
+                <w:t xml:space="preserve">Enhancing Flash Flood Forecasting and Understanding Hydrosystem Dynamics for Small Urban Basins in the framework of Explainable Artificial Intelligence– Case Study of the Cadereau d'Alès, Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625529v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and intercomparison of two hydrogeological models (semi-physical and neural networks) to forecast groundwater floods of a fractured karst aquifer. Case study of the Cadarache site of the French Alternative Energies and Atomic Energy center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Better Consideration of Hydro-Meteorological Information for Flash-Flood Crisis Management Through Machine Learning Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Sadkou</w:t>
+                <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd MedGU - International conference on Mediterranean Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurokarst 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592621v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better consideration of hydro-meteorological information for flash flood crisis management through machine learning models</w:t>
+                <w:t xml:space="preserve">Toward a Better Consideration of Hydro-Meteorological Information for Flash-Flood Crisis Management Through Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,823 +2768,957 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedGU-22 - Mediterranean Geosciences Union Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd MedGU - International conference on Mediterranean Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marrakesh, Morocco. pp.83-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47079-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209882v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards a better consideration of hydro-meteorological information for flash flood crisis management through machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sadkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MedGU-22 - Mediterranean Geosciences Union Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715042v1</w:t>
+                <w:t xml:space="preserve">hal-04209882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system under water supply exploitation. Implication for the characterization and modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16879-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575694v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a flash flood forecasting model for local crisis managers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system under water supply exploitation. Implication for the characterization and modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Alliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISH 2022 - XIème Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707341v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological Behaviour Characterization of the Foussoubie Karst Network using Statistical Approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Towards a flash flood forecasting model for local crisis managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sadkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AISH 2022 - XIème Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466605v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
+                <w:t xml:space="preserve">Hydrogeological Behaviour Characterization of the Foussoubie Karst Network using Statistical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462501v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantification of Neural Network Uncertainties on the Hydrogeological Predictions by Probability Density Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMESS 2019 - 5th World Multidisciplinary Earth Sciences Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/362/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3603,1012 +3728,1012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of cumulative frequency distribution curves of groundwater levels can bring information about the hydrodynamic properties of a karstified aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bareix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Allies</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network flash flood forecasting : generalizing to ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. EGU General Assembly 2019, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood forecasting with machine Learning, data Assimilation and Semi-pHysical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Visserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERAD 2012 - The 7th European Conference on radar in Meteorology and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 35, pp.178 - 189, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4618,146 +4743,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Multilayer Perceptron for Knowledge Extraction: Understanding the Gardon de Mialet Flash Floods Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Time Series Analysis - Selected Contributions from ITISE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.333-348, 2020, Contributions to Statistics, 978-3-030-56219-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56219-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4767,114 +4892,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des Crues Éclair par Réseaux de Neurones : Généralisation aux Bassins non Jaugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Montpellier 2 Sciences et Techniques du Languedoc, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01883033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5021,51 +5146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houa Bedjil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luchier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ferraoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03264934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Akil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121690" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05476154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227923" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/362/1/012112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houa Bedjil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ferraoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03264934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Akil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05476154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227923" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/362/1/012112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>