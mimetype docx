--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1298,151 +1298,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire entrer dans tous les dictionnaires « animal liminaire » et « liminarité animalière »</w:t>
+                <w:t xml:space="preserve">Sentience émancipatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.8-10</w:t>
+              <w:t xml:space="preserve">2021, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944197v1</w:t>
+                <w:t xml:space="preserve">hal-03944175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentience émancipatrice</w:t>
+                <w:t xml:space="preserve">Faire entrer dans tous les dictionnaires « animal liminaire » et « liminarité animalière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.10</w:t>
+              <w:t xml:space="preserve">2021, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944175v1</w:t>
+                <w:t xml:space="preserve">hal-03944197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut interdire la pêche au vif, cruelle et d’un autre âge</w:t>
               </w:r>
@@ -1838,269 +1838,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antispécisme : « Nous réclamons des assises nationales de la question animale »</w:t>
+                <w:t xml:space="preserve">Peut-on soulever des problèmes bioéthiques et oublier les animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950522v1</w:t>
+                <w:t xml:space="preserve">hal-03950519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux à demi-mots</w:t>
+                <w:t xml:space="preserve">Antispécisme : « Nous réclamons des assises nationales de la question animale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Al-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373908v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on soulever des problèmes bioéthiques et oublier les animaux ?</w:t>
+                <w:t xml:space="preserve">Les animaux à demi-mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950519v1</w:t>
+                <w:t xml:space="preserve">hal-03373908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot sentience entre dans le dictionnaire Larousse 2020</w:t>
               </w:r>
@@ -2455,213 +2455,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux, ces êtres doués de « sentience »</w:t>
+                <w:t xml:space="preserve">Sentience, un mot à connaître et employer sans modération !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957973v1</w:t>
+                <w:t xml:space="preserve">hal-03957957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentience, un mot à connaître et employer sans modération !</w:t>
+                <w:t xml:space="preserve">Animal : du dieu mythologique au zoocide* contemporain : sémiotique d’une descente aux enfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2017, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957957v1</w:t>
+                <w:t xml:space="preserve">hal-03373604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal : du dieu mythologique au zoocide* contemporain : sémiotique d’une descente aux enfers</w:t>
+                <w:t xml:space="preserve">Les animaux, ces êtres doués de « sentience »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.26-28</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373604v1</w:t>
+                <w:t xml:space="preserve">hal-03957973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat : A quand la fin des cirques avec animaux ?</w:t>
               </w:r>
@@ -2968,122 +2968,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabiter avec les êtres marins d’après Le Figaro, Le Monde et Libération (de 2016 à 2022)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traduire, approches plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Yaiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de l'Institut de l'Océan de l'Alliance Sorbonne Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de L'Océan de l'Alliance Sorbonne Université, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale du 49ème Congrès international de l’UPLEGESS Les enjeux du discours dans l’apprentissage des langues et cultures : de l’implicite à l’explicite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, Jun 2022, Ecole nationale des Arts et Métiers d’Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830554v1</w:t>
+                <w:t xml:space="preserve">hal-03958906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux liminaires et liminarité animalière, qu’èsako?</w:t>
               </w:r>
@@ -3132,96 +3106,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire, approches plurielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohabiter avec les êtres marins d’après Le Figaro, Le Monde et Libération (de 2016 à 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Yaiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale du 49ème Congrès international de l’UPLEGESS Les enjeux du discours dans l’apprentissage des langues et cultures : de l’implicite à l’explicite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, Jun 2022, Ecole nationale des Arts et Métiers d’Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Doctoriales de l'Institut de l'Océan de l'Alliance Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de L'Océan de l'Alliance Sorbonne Université, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958906v1</w:t>
+                <w:t xml:space="preserve">hal-03830554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désanthropisation des intelligences et langages des animaux. La transdisciplinarité, moteur d’innovations scientifiques</w:t>
               </w:r>
@@ -3572,165 +3572,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité, conscience, sentience animalières : nuances sémantiques</w:t>
+                <w:t xml:space="preserve">Éclairages | Qu’est-ce qui fait science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA JOURNÉE MONDIALE DES INTELLIGENCES ANIMALES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité des sciences et de l’Industrie de Paris, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L’atelier de la pensée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946032v1</w:t>
+                <w:t xml:space="preserve">hal-03958967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éclairages | Qu’est-ce qui fait science ?</w:t>
+                <w:t xml:space="preserve">Sensibilité, conscience, sentience animalières : nuances sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’atelier de la pensée scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">LA JOURNÉE MONDIALE DES INTELLIGENCES ANIMALES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des sciences et de l’Industrie de Paris, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958967v1</w:t>
+                <w:t xml:space="preserve">hal-03946032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour la diversité linguistique en Europe: quelle dynamique franco-allemande ?</w:t>
               </w:r>
@@ -3917,165 +3917,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminologie et néologismes autour de l'animal non-humain</w:t>
+                <w:t xml:space="preserve">La importancia de escoger bien las palabras en el bienestar animal /L’importance des mots pour le bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laboratoire Ethologie, Cognition, Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Conférence de clôture du colloque Etica Y Bienestar Del Animal De Intervención</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Universidad Rey Juan Carlos, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373792v1</w:t>
+                <w:t xml:space="preserve">hal-03373766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doctoriales de la Sémiotique 2017-2018</w:t>
+                <w:t xml:space="preserve">Terminologie, néologie et zoosémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Paris de la Sémiotique (GPS), Co-organisation Paris 1, Paris 3, Sorbonne Université, Paris 5, Paris 7, Paris 8, Association Française de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence plénière pour l’Assemblée Générale de l’ADEAF « Rencontre avec la SfZ »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maison de la Recherche de Sorbonne université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372450v1</w:t>
+                <w:t xml:space="preserve">hal-03373783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des émotions animales</w:t>
               </w:r>
@@ -4124,441 +4124,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques et Zoosémiotique: Nouveaux paradigmes théoriques pour la traduction interspécifique</w:t>
+                <w:t xml:space="preserve">Terminologie et néologismes autour de l'animal non-humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Société française de Zoosémiotique avec Charles ALUNNI, Philosophe, École normale supérieure. Directeur du Laboratoire Disciplinaire Pensée des Sciences, Olivia CARAMELLO, Mathématicienne, Université de l’Insubrie, Côme (Italie), Carlos PEREIRA, Sémioticien, Maître de conférences Sorbonne Nouvelle, Co-président de la SfZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Laboratoire Ethologie, Cognition, Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372464v1</w:t>
+                <w:t xml:space="preserve">hal-03373792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
+                <w:t xml:space="preserve">Doctoriales de la Sémiotique 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Animaux Zoopolis, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Grand Paris de la Sémiotique (GPS), Co-organisation Paris 1, Paris 3, Sorbonne Université, Paris 5, Paris 7, Paris 8, Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946044v1</w:t>
+                <w:t xml:space="preserve">hal-03372450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat « Animaux dans les cirques : captivité indéfendable ou coopération possible ? »</w:t>
+                <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">avec Sophie DOL, vétérinaire, Loïc DOMBREVAL, député et président du groupe d’études Condition Animale à l’Assemblée Nationale, Astrid GUILLAUME, maître de conférence HDR Sorbonne Université, sémioticienne, Amandine SANVISENS, présidente de Paris Animaux Zoopolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sciences Po Paris, France</w:t>
+              <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Animaux Zoopolis, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373878v1</w:t>
+                <w:t xml:space="preserve">hal-03946044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire l’animal humain et non-humain</w:t>
+                <w:t xml:space="preserve">Débat « Animaux dans les cirques : captivité indéfendable ou coopération possible ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Dispositifs de perception et environnements ; mondes humains et non-humains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, École Universitaire de Recherche, Université de Perpignan-Via Domitia, France</w:t>
+              <w:t xml:space="preserve">avec Sophie DOL, vétérinaire, Loïc DOMBREVAL, député et président du groupe d’études Condition Animale à l’Assemblée Nationale, Astrid GUILLAUME, maître de conférence HDR Sorbonne Université, sémioticienne, Amandine SANVISENS, présidente de Paris Animaux Zoopolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sciences Po Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373744v1</w:t>
+                <w:t xml:space="preserve">hal-03373878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminologie, néologie et zoosémiotique</w:t>
+                <w:t xml:space="preserve">Traduire l’animal humain et non-humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière pour l’Assemblée Générale de l’ADEAF « Rencontre avec la SfZ »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Maison de la Recherche de Sorbonne université, France</w:t>
+              <w:t xml:space="preserve">Colloque Dispositifs de perception et environnements ; mondes humains et non-humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, École Universitaire de Recherche, Université de Perpignan-Via Domitia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373783v1</w:t>
+                <w:t xml:space="preserve">hal-03373744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La importancia de escoger bien las palabras en el bienestar animal /L’importance des mots pour le bien-être animal</w:t>
+                <w:t xml:space="preserve">Mathématiques et Zoosémiotique: Nouveaux paradigmes théoriques pour la traduction interspécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de clôture du colloque Etica Y Bienestar Del Animal De Intervención</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Universidad Rey Juan Carlos, Madrid, España</w:t>
+              <w:t xml:space="preserve">Séminaire de la Société française de Zoosémiotique avec Charles ALUNNI, Philosophe, École normale supérieure. Directeur du Laboratoire Disciplinaire Pensée des Sciences, Olivia CARAMELLO, Mathématicienne, Université de l’Insubrie, Côme (Italie), Carlos PEREIRA, Sémioticien, Maître de conférences Sorbonne Nouvelle, Co-président de la SfZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373766v1</w:t>
+                <w:t xml:space="preserve">hal-03372464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la relation humain-animale: comment intégrer la non-violence dans notre relation aux animaux</w:t>
               </w:r>
@@ -4952,303 +4952,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sens, faire science</w:t>
+                <w:t xml:space="preserve">Humanimalisme et lexicologie : les mots de la souffrance animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international organisé par Astrid GUILLAUME, Lia KURTS, Franck NEVEU, François RASTIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Maison de la Recherche, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque Les études animales sont-elles bonnes à penser? (Ré)inventer les sciences, (re)penser la relation homme/animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372474v1</w:t>
+                <w:t xml:space="preserve">hal-03373810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanimalisme et lexicologie : les mots de la souffrance animale</w:t>
+                <w:t xml:space="preserve">Faire sens, faire science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Les études animales sont-elles bonnes à penser? (Ré)inventer les sciences, (re)penser la relation homme/animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Université de Strasbourg, France</w:t>
+              <w:t xml:space="preserve">colloque international organisé par Astrid GUILLAUME, Lia KURTS, Franck NEVEU, François RASTIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Maison de la Recherche, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373810v1</w:t>
+                <w:t xml:space="preserve">hal-03372474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les manuscrits de Ponthus et Sydoine : les manuscrits P9 et P10</w:t>
+                <w:t xml:space="preserve">La sentience animale : définitions, contextes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bibliothèque de l’Arsenal, France</w:t>
+              <w:t xml:space="preserve">CONFÉRENCE D'ASTRID GUILLAUME SUR LA SENTIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegan Folie's, L214 Ethique et Animaux et Mairie du 2e arrondissement de Paris, Dec 2017, Mairie du 2ème arrondissement de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373841v1</w:t>
+                <w:t xml:space="preserve">hal-03946086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sentience animale : définitions, contextes et enjeux</w:t>
+                <w:t xml:space="preserve">Les manuscrits de Ponthus et Sydoine : les manuscrits P9 et P10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFÉRENCE D'ASTRID GUILLAUME SUR LA SENTIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vegan Folie's, L214 Ethique et Animaux et Mairie du 2e arrondissement de Paris, Dec 2017, Mairie du 2ème arrondissement de Paris, France</w:t>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bibliothèque de l’Arsenal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946086v1</w:t>
+                <w:t xml:space="preserve">hal-03373841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître l’intelligence animale pour être plus humain</w:t>
               </w:r>
@@ -7370,51 +7370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66B8D639"/>
+    <w:nsid w:val="2B5EC647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7518,51 +7518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="153D5329"/>
+    <w:nsid w:val="12A91AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7666,51 +7666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D20F1219"/>
+    <w:nsid w:val="86F88684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7814,51 +7814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DFF99440"/>
+    <w:nsid w:val="61AC4DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7962,51 +7962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5459F42B"/>
+    <w:nsid w:val="EB8D218D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8110,51 +8110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="67DDFF5E"/>
+    <w:nsid w:val="64D50D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8258,51 +8258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="82EC80C5"/>
+    <w:nsid w:val="4AF513D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8507,51 +8507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-astrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5805-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SfZoosemiotique/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain Dubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jougla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapoutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bomsel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yaiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecouteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delahaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etude_de_la_cohabitation_urbaine_interespece_brigitte_rongeur_urbain_pauline_delahaye-9782343254999-72721.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1685" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ours_polaire_et_le_droit_signaux_d_alerte_jean_marc_neumann-9782343196800-67486.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-astrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5805-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SfZoosemiotique/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain Dubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jougla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapoutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bomsel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yaiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecouteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delahaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etude_de_la_cohabitation_urbaine_interespece_brigitte_rongeur_urbain_pauline_delahaye-9782343254999-72721.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1685" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ours_polaire_et_le_droit_signaux_d_alerte_jean_marc_neumann-9782343196800-67486.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>