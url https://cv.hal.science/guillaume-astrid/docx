--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1050,151 +1050,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chasse à courre sème le chaos et la terreur, nous demandons son abolition</w:t>
+                <w:t xml:space="preserve">Aucun bassin, aussi grand soit-il, ne pourra offrir des conditions de vie décentes aux dauphins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950450v1</w:t>
+                <w:t xml:space="preserve">hal-03950462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aucun bassin, aussi grand soit-il, ne pourra offrir des conditions de vie décentes aux dauphins</w:t>
+                <w:t xml:space="preserve">La chasse à courre sème le chaos et la terreur, nous demandons son abolition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950462v1</w:t>
+                <w:t xml:space="preserve">hal-03950450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux ont-ils des dialectes ?</w:t>
               </w:r>
@@ -1900,207 +1900,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antispécisme : « Nous réclamons des assises nationales de la question animale »</w:t>
+                <w:t xml:space="preserve">Les animaux à demi-mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950522v1</w:t>
+                <w:t xml:space="preserve">hal-03373908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux à demi-mots</w:t>
+                <w:t xml:space="preserve">Antispécisme : « Nous réclamons des assises nationales de la question animale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Al-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373908v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot sentience entre dans le dictionnaire Larousse 2020</w:t>
               </w:r>
@@ -2393,3749 +2393,3749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentience&amp;quot; : reconnaissons la conscience et la sensibilité des animaux</w:t>
+                <w:t xml:space="preserve">Sentience, un mot à connaître et employer sans modération !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957995v1</w:t>
+                <w:t xml:space="preserve">hal-03957957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentience, un mot à connaître et employer sans modération !</w:t>
+                <w:t xml:space="preserve">Animal : du dieu mythologique au zoocide* contemporain : sémiotique d’une descente aux enfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2017, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957957v1</w:t>
+                <w:t xml:space="preserve">hal-03373604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal : du dieu mythologique au zoocide* contemporain : sémiotique d’une descente aux enfers</w:t>
+                <w:t xml:space="preserve">Les animaux, ces êtres doués de « sentience »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.26-28</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373604v1</w:t>
+                <w:t xml:space="preserve">hal-03957973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux, ces êtres doués de « sentience »</w:t>
+                <w:t xml:space="preserve">Débat : A quand la fin des cirques avec animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957973v1</w:t>
+                <w:t xml:space="preserve">hal-03957935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : A quand la fin des cirques avec animaux ?</w:t>
+                <w:t xml:space="preserve">Sentience&amp;quot; : reconnaissons la conscience et la sensibilité des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957935v1</w:t>
+                <w:t xml:space="preserve">hal-03957995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la captivité des animaux dans les spectacles révèle de notre société</w:t>
+                <w:t xml:space="preserve">Aux frontières du merveilleux. Appréhender le monde au Moyen Âge. Hommage à Claude Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auzas éditeurs-Imago, 272 p., 2023, 978-2-38089-077-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373865v1</w:t>
+                <w:t xml:space="preserve">hal-03950571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of the ocean: how do they impact the perception of marine animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lage</w:t>
+                <w:t xml:space="preserve">Étude de la cohabitation urbaine interespèce, Brigitte, rongeur urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Zoosémiotique, 978-2-343-25499-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Yaiche</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04185283v1</w:t>
+                <w:t xml:space="preserve">hal-03958872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance de la lenteur pour une recherche innovante en zoosémiotique</w:t>
+                <w:t xml:space="preserve">Direction de la Collection Traditions et Croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03958914v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses (SUP), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire, approches plurielles</w:t>
+                <w:t xml:space="preserve">Collection Traditions et Croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03958906v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">SUP (Sorbonne Université Presses, anciennement PUPS), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animaux liminaires et liminarité animalière, qu’èsako?</w:t>
+                <w:t xml:space="preserve">Collection Zoosémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03958940v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">l’Harmattan, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabiter avec les êtres marins d’après Le Figaro, Le Monde et Libération (de 2016 à 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lage</w:t>
+                <w:t xml:space="preserve">Faire sens, faire science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03830554v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Kurts-Wöste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désanthropisation des intelligences et langages des animaux. La transdisciplinarité, moteur d’innovations scientifiques</w:t>
+                <w:t xml:space="preserve">Making Sense, Making Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03958919v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Kurts-Wöste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 230 pp, 2020, ISBN : 9781786305794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animaux liminaires: un point de vue linguistique</w:t>
+                <w:t xml:space="preserve">Traduction et implicites idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...191 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Texto ! Textes et culture, pp.209, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...1994 lines deleted...]
-                <w:t xml:space="preserve">hal-03373845v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières du merveilleux. Appréhender le monde au Moyen Âge. Hommage à Claude Lecouteux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representations of the ocean: how do they impact the perception of marine animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-03950571v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Yaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eight Oxford Summer School on Animal Ethics "Animals and the media: Communicating Ethical Perspectives on animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Centre for Animal Ethics, UK, Aug 2023, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la cohabitation urbaine interespèce, Brigitte, rongeur urbain</w:t>
+                <w:t xml:space="preserve">Ce que la captivité des animaux dans les spectacles révèle de notre société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-03958872v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Animaux Zoopolis, Jan 2023, Mairie du 20ème arrondissement de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection Zoosémiotique</w:t>
+                <w:t xml:space="preserve">Traduire, approches plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03372498v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale du 49ème Congrès international de l’UPLEGESS Les enjeux du discours dans l’apprentissage des langues et cultures : de l’implicite à l’explicite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, Jun 2022, Ecole nationale des Arts et Métiers d’Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction de la Collection Traditions et Croyances</w:t>
+                <w:t xml:space="preserve">Animaux liminaires et liminarité animalière, qu’èsako?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03374703v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de l’Association des Professeurs de Français en Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Professeurs de Français en Russie, Feb 2022, À distance, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection Traditions et Croyance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohabiter avec les êtres marins d’après Le Figaro, Le Monde et Libération (de 2016 à 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03372499v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Yaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales de l'Institut de l'Océan de l'Alliance Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de L'Océan de l'Alliance Sorbonne Université, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Sense, Making Science</w:t>
+                <w:t xml:space="preserve">Désanthropisation des intelligences et langages des animaux. La transdisciplinarité, moteur d’innovations scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-03372502v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage international au Prof. Univ. Basarab Nicolescu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Roumaine, Mar 2022, Roumaine à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sens, faire science</w:t>
+                <w:t xml:space="preserve">De l’importance de la lenteur pour une recherche innovante en zoosémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03372506v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lenteur - Journées de la Francophonie XXVIe édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Iasi, May 2022, Iasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et implicites idéologiques</w:t>
+                <w:t xml:space="preserve">Zoosémiotique, zoolangages et zoolangues: vers la découverte des intelligences et sentiences animalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière d’Astrid Guillaume, Présidente fondatrice de la Société française de Zoosémiotique, Sorbonne Université – Faculté des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Grappe linguistique, groupe estudiantin en linguistique de l’université de Sherbrooke, Nov 2021, À distance, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage humain et zoolangages: vides lexicaux et imprécisions langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde interdisciplinaire « Aspects langagiers contemporains de la cause animale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sciences du langage, Feb 2021, À distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux « liminaires » : observations de terrain et précisions sémantiques. Quand les sciences du langage se nourrissent de l’éthologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Les animaux « liminaires »: observations de terrain et précisions sémantiques, Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de Recherche Sens, Texte, Informatique, Histoire, Sorbonne Université, axe 2, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclairages | Qu’est-ce qui fait science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’atelier de la pensée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité, conscience, sentience animalières : nuances sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA JOURNÉE MONDIALE DES INTELLIGENCES ANIMALES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des sciences et de l’Industrie de Paris, Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux liminaires: un point de vue linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animaux liminaires: un point de vue linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Paris Animaux Zoopolis, Jun 2021, À distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la diversité linguistique en Europe: quelle dynamique franco-allemande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modératrice de la Table-ronde avec Thérèse CLERC (Présidente de l’ADEAF), Dominique HUCK (Université de Strasbourg), Christophe FAUCHON (chargé de mission Allemagne à la DREIC du Ministère de l’Education Nationale), Susanne NEUMANN (animatrice mobiklasse.de pour la région Hauts-de-France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Maison Heinrich Heine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terminologie, néologie et zoosémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière pour l’Assemblée Générale de l’ADEAF « Rencontre avec la SfZ »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maison de la Recherche de Sorbonne université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La importancia de escoger bien las palabras en el bienestar animal /L’importance des mots pour le bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de clôture du colloque Etica Y Bienestar Del Animal De Intervención</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Universidad Rey Juan Carlos, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Animaux Zoopolis, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat « Animaux dans les cirques : captivité indéfendable ou coopération possible ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avec Sophie DOL, vétérinaire, Loïc DOMBREVAL, député et président du groupe d’études Condition Animale à l’Assemblée Nationale, Astrid GUILLAUME, maître de conférence HDR Sorbonne Université, sémioticienne, Amandine SANVISENS, présidente de Paris Animaux Zoopolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sciences Po Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire l’animal humain et non-humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Dispositifs de perception et environnements ; mondes humains et non-humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, École Universitaire de Recherche, Université de Perpignan-Via Domitia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des émotions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France culture, Emission La méthode scientifique, Nicolas Martin, samedi 13 janvier 2018, en direct du Grand Amphithéâtre de la Sorbonne, Table-ronde avec Marie-Claude Bomsel, vétérinaire au Musée Nationale d’Histoire Naturelle, Georges Chapouthier, Neurobiologiste et philosophe, Directeur de recherche émérite au CNRS, Astrid Guillaume, Sémioticienne, MCF (HDR) Sorbonne université.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terminologie et néologismes autour de l'animal non-humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Laboratoire Ethologie, Cognition, Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université Paris Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctoriales de la Sémiotique 2017-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Paris de la Sémiotique (GPS), Co-organisation Paris 1, Paris 3, Sorbonne Université, Paris 5, Paris 7, Paris 8, Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques et Zoosémiotique: Nouveaux paradigmes théoriques pour la traduction interspécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Société française de Zoosémiotique avec Charles ALUNNI, Philosophe, École normale supérieure. Directeur du Laboratoire Disciplinaire Pensée des Sciences, Olivia CARAMELLO, Mathématicienne, Université de l’Insubrie, Côme (Italie), Carlos PEREIRA, Sémioticien, Maître de conférences Sorbonne Nouvelle, Co-président de la SfZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la relation humain-animale: comment intégrer la non-violence dans notre relation aux animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’animal comme être vivant et non-violence: vers une moralisation de la vie animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IUT de St Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal artiste : imaginaires, conséquences et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Animal au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université de Valence, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal artiste : imaginaires, conséquences et perspectives : la corrida, le cirque et les toros del fuego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Écrire l’animal pour le spectacle vivant en France (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université de Valence, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir de la langue allemande dans une société anglicisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Franco-allemande de Sorbonne Université, UFR d’études germaniques, table-ronde avec Thérèse CLERC (Présidente de l’Association pour le Développement et l’Enseignement de l’Allemand en France), Jean-Marc DELAGNEAU (Président de l’Association des Professeurs de Langues Vivantes), Christian TREMBLAY (Président de l’Observatoire Européen du Plurilinguisme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l’Humanimalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des animaux pas si bêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pint of Science FR, May 2018, Les Marquises - Events in English, 145 rue d'Oberkampf, Paris 75011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles : les mots de la captivité animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mairie du 20ème arrondissement de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sentience animale : définitions, contextes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONFÉRENCE D'ASTRID GUILLAUME SUR LA SENTIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegan Folie's, L214 Ethique et Animaux et Mairie du 2e arrondissement de Paris, Dec 2017, Mairie du 2ème arrondissement de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiotraductologie et les imaginaires en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Doctorants du Campus Condorcet sur Les imaginaires de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanimalisme et lexicologie : les mots de la souffrance animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Les études animales sont-elles bonnes à penser? (Ré)inventer les sciences, (re)penser la relation homme/animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Université de Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire sens, faire science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international organisé par Astrid GUILLAUME, Lia KURTS, Franck NEVEU, François RASTIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Maison de la Recherche, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits de Ponthus et Sydoine : les manuscrits P9 et P10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bibliothèque de l’Arsenal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître l’intelligence animale pour être plus humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroplanète 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LE POINT, Nov 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes et des bêtes : faut-il manger les animaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modératrice Adèle van Reeth pour Les Chemins de la Philosophie, en direct du Grand Amphithéâtre de la Sorbonne, avec Vinciane Despret, Philippe Descola et Astrid Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique et traduction humaine et non-humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Faire sens, faire science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité des langues à l'université: contextes, enjeux, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférencière invitée aux Etats généraux du GALET (Groupement des associations de langues et des études étrangères), Réflexions sur la recherche en études étrangères et sur la place des langues dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cité universitaire internationale de Paris, Fondation des Etats-Unis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03373958v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidegger : de l’implicite à l’explicite. Relectures et traductions en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde et débat avec Emmanuel FAYE (Rouen) et François RASTIER (CNRS), modératrice Astrid GUILLAUME, Semaine Franco-allemande de l’Université Paris Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6362,165 +6362,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Think the Human-Animal Relations: Zoosemiotics and Humanimalism</w:t>
+                <w:t xml:space="preserve">Petit Traité de Zoosémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human and Social Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, vol. 1, pp.13-31</w:t>
+              <w:t xml:space="preserve">Newsroom de Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372511v1</w:t>
+                <w:t xml:space="preserve">hal-03373910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit Traité de Zoosémiotique</w:t>
+                <w:t xml:space="preserve">(Re)Think the Human-Animal Relations: Zoosemiotics and Humanimalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsroom de Sorbonne Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Human and Social Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 1, pp.13-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373910v1</w:t>
+                <w:t xml:space="preserve">hal-03372511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débats sur le spécisme</w:t>
               </w:r>
@@ -6569,260 +6569,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidegger : de l’implicite à l’explicite. Relectures et traductions en France et en Allemagne</w:t>
+                <w:t xml:space="preserve">La traduction et la préservation des langues rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Volume XXII - n°1 (2017). Coordonné par Guillaume Carbou &amp; Régis Missire</w:t>
+              <w:t xml:space="preserve">Liste Sémantique des Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373685v1</w:t>
+                <w:t xml:space="preserve">hal-03373936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction et la préservation des langues rares</w:t>
+                <w:t xml:space="preserve">Hildegarde de Bingen d’hier à aujourd’hui : sémiotique d’une voie/voix transtemporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liste Sémantique des Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Mélanges de sciences religieuses, Vocations de femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (3), pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373936v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hildegarde de Bingen d’hier à aujourd’hui : sémiotique d’une voie/voix transtemporelle</w:t>
+                <w:t xml:space="preserve">Heidegger : de l’implicite à l’explicite. Relectures et traductions en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de sciences religieuses, Vocations de femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (3), pp.33-48</w:t>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume XXII - n°1 (2017). Coordonné par Guillaume Carbou &amp; Régis Missire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373646v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6998,234 +6998,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sémantique et la sémiotique au service du langage animal</w:t>
+                <w:t xml:space="preserve">Reinhart Fuchs : sémiotique de la ruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portraits : regards sur l’animal et son langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
+              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.696-706, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372524v1</w:t>
+                <w:t xml:space="preserve">hal-03372526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhart Fuchs : sémiotique de la ruse</w:t>
+                <w:t xml:space="preserve">Le poids des mots/maux : différences sémantique et traductologique entre bien-être et bientraitance animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.696-706, 2018</w:t>
+              <w:t xml:space="preserve">Le bien-être animal, de la science au droit, UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.69-80, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372526v1</w:t>
+                <w:t xml:space="preserve">hal-03372525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des mots/maux : différences sémantique et traductologique entre bien-être et bientraitance animale</w:t>
+                <w:t xml:space="preserve">La sémantique et la sémiotique au service du langage animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être animal, de la science au droit, UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.69-80, 2018</w:t>
+              <w:t xml:space="preserve">Portraits : regards sur l’animal et son langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372525v1</w:t>
+                <w:t xml:space="preserve">hal-03372524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotraductologie et traductogenèse</w:t>
               </w:r>
@@ -7370,51 +7370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5EC647"/>
+    <w:nsid w:val="25399AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7518,51 +7518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12A91AD9"/>
+    <w:nsid w:val="18EFBCCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7666,51 +7666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="86F88684"/>
+    <w:nsid w:val="38DFBE87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7814,51 +7814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61AC4DAC"/>
+    <w:nsid w:val="0B1B31C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7962,51 +7962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EB8D218D"/>
+    <w:nsid w:val="4D1BE018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8110,51 +8110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64D50D3A"/>
+    <w:nsid w:val="558DDEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8258,51 +8258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4AF513D1"/>
+    <w:nsid w:val="FCD5E0F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8507,51 +8507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-astrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5805-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SfZoosemiotique/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain Dubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jougla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapoutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bomsel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yaiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecouteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delahaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etude_de_la_cohabitation_urbaine_interespece_brigitte_rongeur_urbain_pauline_delahaye-9782343254999-72721.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1685" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ours_polaire_et_le_droit_signaux_d_alerte_jean_marc_neumann-9782343196800-67486.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-astrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5805-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SfZoosemiotique/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain Dubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jougla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapoutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bomsel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecouteux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etude_de_la_cohabitation_urbaine_interespece_brigitte_rongeur_urbain_pauline_delahaye-9782343254999-72721.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yaiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ours_polaire_et_le_droit_signaux_d_alerte_jean_marc_neumann-9782343196800-67486.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>