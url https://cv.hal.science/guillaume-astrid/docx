--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1900,207 +1900,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux à demi-mots</w:t>
+                <w:t xml:space="preserve">Antispécisme : « Nous réclamons des assises nationales de la question animale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Al-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373908v1</w:t>
+                <w:t xml:space="preserve">hal-03950522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antispécisme : « Nous réclamons des assises nationales de la question animale »</w:t>
+                <w:t xml:space="preserve">Les animaux à demi-mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Egger</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03950522v1</w:t>
+                <w:t xml:space="preserve">hal-03373908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot sentience entre dans le dictionnaire Larousse 2020</w:t>
               </w:r>
@@ -4528,441 +4528,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
+                <w:t xml:space="preserve">A la recherche des émotions animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Animaux Zoopolis, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">France culture, Emission La méthode scientifique, Nicolas Martin, samedi 13 janvier 2018, en direct du Grand Amphithéâtre de la Sorbonne, Table-ronde avec Marie-Claude Bomsel, vétérinaire au Musée Nationale d’Histoire Naturelle, Georges Chapouthier, Neurobiologiste et philosophe, Directeur de recherche émérite au CNRS, Astrid Guillaume, Sémioticienne, MCF (HDR) Sorbonne université.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946044v1</w:t>
+                <w:t xml:space="preserve">hal-03374693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat « Animaux dans les cirques : captivité indéfendable ou coopération possible ? »</w:t>
+                <w:t xml:space="preserve">Terminologie et néologismes autour de l'animal non-humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">avec Sophie DOL, vétérinaire, Loïc DOMBREVAL, député et président du groupe d’études Condition Animale à l’Assemblée Nationale, Astrid GUILLAUME, maître de conférence HDR Sorbonne Université, sémioticienne, Amandine SANVISENS, présidente de Paris Animaux Zoopolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sciences Po Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Laboratoire Ethologie, Cognition, Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373878v1</w:t>
+                <w:t xml:space="preserve">hal-03373792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire l’animal humain et non-humain</w:t>
+                <w:t xml:space="preserve">Doctoriales de la Sémiotique 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Dispositifs de perception et environnements ; mondes humains et non-humains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, École Universitaire de Recherche, Université de Perpignan-Via Domitia, France</w:t>
+              <w:t xml:space="preserve">Grand Paris de la Sémiotique (GPS), Co-organisation Paris 1, Paris 3, Sorbonne Université, Paris 5, Paris 7, Paris 8, Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373744v1</w:t>
+                <w:t xml:space="preserve">hal-03372450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des émotions animales</w:t>
+                <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France culture, Emission La méthode scientifique, Nicolas Martin, samedi 13 janvier 2018, en direct du Grand Amphithéâtre de la Sorbonne, Table-ronde avec Marie-Claude Bomsel, vétérinaire au Musée Nationale d’Histoire Naturelle, Georges Chapouthier, Neurobiologiste et philosophe, Directeur de recherche émérite au CNRS, Astrid Guillaume, Sémioticienne, MCF (HDR) Sorbonne université.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Vers la fin des animaux sauvages dans les spectacles : pourquoi nous devons légiférer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Animaux Zoopolis, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374693v1</w:t>
+                <w:t xml:space="preserve">hal-03946044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminologie et néologismes autour de l'animal non-humain</w:t>
+                <w:t xml:space="preserve">Débat « Animaux dans les cirques : captivité indéfendable ou coopération possible ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laboratoire Ethologie, Cognition, Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">avec Sophie DOL, vétérinaire, Loïc DOMBREVAL, député et président du groupe d’études Condition Animale à l’Assemblée Nationale, Astrid GUILLAUME, maître de conférence HDR Sorbonne Université, sémioticienne, Amandine SANVISENS, présidente de Paris Animaux Zoopolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sciences Po Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373792v1</w:t>
+                <w:t xml:space="preserve">hal-03373878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doctoriales de la Sémiotique 2017-2018</w:t>
+                <w:t xml:space="preserve">Traduire l’animal humain et non-humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Paris de la Sémiotique (GPS), Co-organisation Paris 1, Paris 3, Sorbonne Université, Paris 5, Paris 7, Paris 8, Association Française de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Dispositifs de perception et environnements ; mondes humains et non-humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, École Universitaire de Recherche, Université de Perpignan-Via Domitia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372450v1</w:t>
+                <w:t xml:space="preserve">hal-03373744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et Zoosémiotique: Nouveaux paradigmes théoriques pour la traduction interspécifique</w:t>
               </w:r>
@@ -5425,303 +5425,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sentience animale : définitions, contextes et enjeux</w:t>
+                <w:t xml:space="preserve">La sémiotraductologie et les imaginaires en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFÉRENCE D'ASTRID GUILLAUME SUR LA SENTIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vegan Folie's, L214 Ethique et Animaux et Mairie du 2e arrondissement de Paris, Dec 2017, Mairie du 2ème arrondissement de Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des Doctorants du Campus Condorcet sur Les imaginaires de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946086v1</w:t>
+                <w:t xml:space="preserve">hal-03373850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sémiotraductologie et les imaginaires en action</w:t>
+                <w:t xml:space="preserve">Humanimalisme et lexicologie : les mots de la souffrance animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Doctorants du Campus Condorcet sur Les imaginaires de la traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">colloque Les études animales sont-elles bonnes à penser? (Ré)inventer les sciences, (re)penser la relation homme/animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373850v1</w:t>
+                <w:t xml:space="preserve">hal-03373810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanimalisme et lexicologie : les mots de la souffrance animale</w:t>
+                <w:t xml:space="preserve">Faire sens, faire science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Les études animales sont-elles bonnes à penser? (Ré)inventer les sciences, (re)penser la relation homme/animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Université de Strasbourg, France</w:t>
+              <w:t xml:space="preserve">colloque international organisé par Astrid GUILLAUME, Lia KURTS, Franck NEVEU, François RASTIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Maison de la Recherche, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373810v1</w:t>
+                <w:t xml:space="preserve">hal-03372474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sens, faire science</w:t>
+                <w:t xml:space="preserve">La sentience animale : définitions, contextes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international organisé par Astrid GUILLAUME, Lia KURTS, Franck NEVEU, François RASTIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Maison de la Recherche, Paris, France</w:t>
+              <w:t xml:space="preserve">CONFÉRENCE D'ASTRID GUILLAUME SUR LA SENTIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegan Folie's, L214 Ethique et Animaux et Mairie du 2e arrondissement de Paris, Dec 2017, Mairie du 2ème arrondissement de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372474v1</w:t>
+                <w:t xml:space="preserve">hal-03946086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits de Ponthus et Sydoine : les manuscrits P9 et P10</w:t>
               </w:r>
@@ -7370,51 +7370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25399AD0"/>
+    <w:nsid w:val="9CFD8ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7518,51 +7518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18EFBCCF"/>
+    <w:nsid w:val="8B9D5194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7666,51 +7666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38DFBE87"/>
+    <w:nsid w:val="BBC9AB93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7814,51 +7814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B1B31C1"/>
+    <w:nsid w:val="23772F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7962,51 +7962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D1BE018"/>
+    <w:nsid w:val="D2A9D143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8110,51 +8110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="558DDEDE"/>
+    <w:nsid w:val="E8B46E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8258,51 +8258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FCD5E0F1"/>
+    <w:nsid w:val="5AD8DDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8507,51 +8507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-astrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5805-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SfZoosemiotique/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain Dubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jougla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapoutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bomsel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecouteux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etude_de_la_cohabitation_urbaine_interespece_brigitte_rongeur_urbain_pauline_delahaye-9782343254999-72721.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yaiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ours_polaire_et_le_droit_signaux_d_alerte_jean_marc_neumann-9782343196800-67486.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-astrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5805-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SfZoosemiotique/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain Dubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jougla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapoutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bomsel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecouteux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etude_de_la_cohabitation_urbaine_interespece_brigitte_rongeur_urbain_pauline_delahaye-9782343254999-72721.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Yaiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Neumann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ours_polaire_et_le_droit_signaux_d_alerte_jean_marc_neumann-9782343196800-67486.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>