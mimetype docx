--- v0 (2026-03-27)
+++ v1 (2026-04-27)
@@ -1121,183 +1121,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00628318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An internal version of epistemic logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Logica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11225-010-9227-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00556030v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Generalizing AGM to a multi-agent setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic Journal of the IGPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (4), pp.530-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jigpal/jzp037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556032v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">inria-00556030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and local graph modifiers</w:t>
               </w:r>
@@ -2276,159 +2276,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Calculi for Basic Atomic Logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Rennes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800002v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Characterization of Properly Displayable Atomic Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Rennes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800070v2</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03800002v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Keisler Theorems for Atomic and Molecular Logics</w:t>
               </w:r>
@@ -3502,377 +3502,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Games with Communication: from Belief to Preference Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems (PRIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bertinoro, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Conditional Logic and Belief Revision Meet Substructural Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARe-15 2015 Defeasible and Ampliative Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automata Techniques for Epistemic Protocol Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems (PRIMA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Strategic Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, 2014-04-06, France. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.146.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control Theory in Epistemic Temporal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098771v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01098740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axioms .2 and .4 as Interaction Axioms</w:t>
               </w:r>
@@ -6137,51 +6137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Markovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.17180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;caut-Rivolier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berbinau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Van Benthem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476234v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-015-9609-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.21.289-321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628318v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10506-011-9114-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzp037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556030v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-010-9227-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fari&#241;as del Cerro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.17.9-38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05334648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06025-5_33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557002v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Espejo-Boix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Gor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800044v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800070v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800002v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03414862v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01586568v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65840-3_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.146.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593654v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Barker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Genovese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22348-8_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556080v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556079v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M446XLWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XGKHDH4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556095v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537233v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Markovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.17180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;caut-Rivolier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berbinau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Van Benthem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476234v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-015-9609-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.21.289-321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628318v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10506-011-9114-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556030v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-010-9227-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzp037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fari&#241;as del Cerro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.17.9-38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05334648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06025-5_33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557002v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Espejo-Boix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Gor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800044v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800002v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800070v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03414862v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01586568v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65840-3_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.146.13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593654v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Barker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Genovese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22348-8_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556080v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556079v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M446XLWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XGKHDH4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556095v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537233v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>