--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1121,183 +1121,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00628318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generalizing AGM to a multi-agent setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic Journal of the IGPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.530-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jigpal/jzp037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00556032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An internal version of epistemic logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Logica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 94 (1), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11225-010-9227-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556030v2</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">inria-00556032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and local graph modifiers</w:t>
               </w:r>
@@ -6137,51 +6137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Markovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.17180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;caut-Rivolier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berbinau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Van Benthem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476234v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-015-9609-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.21.289-321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628318v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10506-011-9114-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556030v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-010-9227-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzp037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fari&#241;as del Cerro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.17.9-38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05334648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06025-5_33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557002v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Espejo-Boix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Gor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800044v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800002v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800070v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03414862v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01586568v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65840-3_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.146.13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593654v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Barker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Genovese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22348-8_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556080v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556079v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M446XLWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XGKHDH4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556095v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537233v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Markovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.17180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;caut-Rivolier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berbinau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Van Benthem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476234v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-015-9609-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.21.289-321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628318v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10506-011-9114-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzp037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556030v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-010-9227-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fari&#241;as del Cerro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.17.9-38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05334648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06025-5_33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557002v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Espejo-Boix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Gor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800044v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800002v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800070v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03414862v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01586568v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65840-3_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishak Belle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.146.13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593654v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Barker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Genovese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22348-8_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556080v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556079v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M446XLWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XGKHDH4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556095v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537233v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>