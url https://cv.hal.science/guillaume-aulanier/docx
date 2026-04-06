--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,5481 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5430 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Aulanier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper on the relevance of the European Solar Telescope (EST) for the French heliophysics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action Thématique Soleil Terre (ATST), Institut National des Sciences de l'Univers (INSU). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation Route of Coronal Mass Ejections. II. The Role of Filament Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 986 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adceb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations of a filament reconnecting with coronal loops during a two-ribbon solar flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A301. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying footpoints of pre-eruptive and coronal mass ejection flux ropes with sunspot scars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A3. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Initiation Route of Coronal Mass Ejections through Their Slow Rise Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad2ea9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observational analysis of flare ribbon fine structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Thoen Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wedemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 693, pp.A8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic low-atmosphere signatures of swirled-anemone jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Radcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A172. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of super-Alfvénic slippage of reconnecting magnetic field lines on the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sainz Dalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02396-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observations of recurrent jets from an arch filament system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijeet Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A198. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet Sun flux rope formation via incomplete Taylor relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A79. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high-resolution observations of persistent null-point reconnection in the solar corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2107. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First perihelion of EUI on the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Aznar Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, A110 (19p.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Slow-rise Precursor of a Major Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954 (2), pp.L47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acf3e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of an observed eruptive flux rope above the torus instability threshold through tether-cutting magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijeet Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Sterling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald L. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.A43. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From incoherent field to coherent reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 668, pp.A177. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament Leg–Leg Reconnection as a Source of Prominent Supra-arcade Downflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kašparová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac8eaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (11), pp.1096-1097. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01416-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-thermal atmosphere of a mini-solar flare during magnetic reconnection observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Tei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddle-shaped Solar Flare Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe7f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03713799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddle-shaped Solar Flare Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909 (1), pp.L4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe7f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Evidence for Solar Wind Outflows Originating from a Coronal Mass Ejection Footpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 906 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abc8f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Current Evolution at the Footpoints of Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 895 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab893d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of small-scale surface motions in the transfer of twist to a solar jet from a remote stable flux rope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A169. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of multi-temperature coronal jets for emerging flux MHD models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A22. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Effect of Mass-draining on Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherardo Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 873 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab037a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Reconnection Outflows in an Active Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiping Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocities of Flare Kernels and the Mapping Norm of Field Line Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dzifcakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab298f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations of Three-dimensional Magnetic Reconnection in an Eruption of a Quiescent Filament: Filament Strands Turning to Flare Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Magnetic Field Configuration of Typical and Atypical Confined Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Chandra Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf3b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a Footpoint Drift of an Erupting Flux Rope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gömöry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifting of the line-tied footpoints of CME flux-ropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A72. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare Reconnection-driven Magnetic Field and Lorentz Force Variations at the Sun’s Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Wheatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 877 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of All Pre- and Post-reconnection Structures Involved in Three-dimensional Reconnection Geometries in Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4f86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the H α Visibility and Projection Effects for the Interpretation of Prominence Fine-structure Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Gunár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 867 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aae4e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIPPING MAGNETIC RECONNECTION, CHROMOSPHERIC EVAPORATION, IMPLOSION, AND PRECURSORS IN THE 2014 SEPTEMBER 10 X1.6-CLASS SOLAR FLARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargam Mulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAIN RECONNECTIONS OBSERVED IN SYMPATHETIC ERUPTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Chandra Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Magara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apparent Critical Decay Index at the Onset of Solar Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 821 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/821/2/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooked flare ribbons and flux-rope related QSL footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Hooked Flare Ribbons And Flux-Rope Related Qsl Footprints” (2016, Apj, 823, 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 825 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/825/1/80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the tail wags the dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (11), pp.998-999. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys3938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Decay Index at the Onset of Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 814 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/814/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF COHERENT STRUCTURES IN PHOTOSPHERIC TURBULENT FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham C.-L. Chian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn C. Shadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/786/1/51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT SPINE LOOPS AND THE NATURE OF A LATE-PHASE SOLAR FLARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Todd Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingna Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 778 (2), pp.139. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/778/2/139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the physical mechanisms of eruptions and CMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (11), pp.1598-1606. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2011.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Topology of Bubbles in Quiescent Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zapiór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 761, pp.9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/761/1/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmoidal Active Region on the Sun: Comparison of a Magnetohydrodynamical Simulation and a Nonlinear Force-free Field Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single picture for solar coronal outflows and radio noise storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Ludwig Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.137. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 February 15 X2 Flare, Ribbons, Coronal Front, and Mass Ejection: Interpreting the Three-dimensional Views from the Solar Dynamics Observatory and STEREO Guided by Magnetohydrodynamic Flux-rope Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Title</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 738, pp.167. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/738/2/167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament Interaction Modeled by Flux Rope Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 728, pp.65. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/728/1/65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconnection-driven Rarefaction Wave Model for Coronal Outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.66. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère du Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for Flux Rope Eruption: Non-equilibrium Versus Torus Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718, pp.1388-1399. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/718/2/1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Torus-Unstable Flux Ropes and Electric Currents in Erupting Sigmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.314-333. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Solar Prominences: II---Magnetic Structure and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Karpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151, pp.333-399. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9628-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength Observations of Small-scale Reconnection Events Triggered by Magnetic Flux Emergence in the Solar Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis R. Bellot Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vargas Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 724, pp.1083-1098. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/724/2/1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, Interaction and Merger of an Active Region and a Quiescent Filament Prior to Their Eruption on 19 May 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leonard Culhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Liewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 259, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-009-9427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How skeletons turn into quasi-separatrix layers in source models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Restante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Parnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Magnetic Helicity in Emerging Flux and Associated Flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-009-9392-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal loops, flare ribbons and aurora during slip-running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.565-568. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/BF03352923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan-Spine Topology Formation Through Two-Step Reconnection Driven by Twisted Flux Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 704, pp.485-495. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/704/1/485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Flare Ribbons in Coronal Null-Point Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 700, pp.559-578. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Buildup in Emerging Serpentine Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.1911-1921. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/1911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Force-free Field Modeling of a Solar Active Region around the Time of a Major Flare and Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Derosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Lites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 675, pp.1637-1644. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/527413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MHD coupling between coronal dynamics and photospheric motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui F. Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 490, pp.353-356. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for Propagating Parts of EIT Waves: A Current Shell in a CME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247, pp.123-150. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-007-9085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipping Magnetic Reconnection in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W. Cirtain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryouhei Kano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318, pp.1588-. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1146143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary parts of an EIT and Moreton wave: a topological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465, pp.603-612. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic flux tubes observed with THEMIS/MSDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463, pp.727-736. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of magnetic null points in large flares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.1840-1846. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2007.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic flux tubes observed with THEMIS/MSDP .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration and Transport During the November 5, 1998 Solar Flare At &tilde;13:34 UT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Trottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.75-95. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0089-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pre-Eruptive Null Point Reconnection Required for Triggering Eruptions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 237, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of bald patches in a filament channel and at a barb endpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sainz Dalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.725-735. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20064923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Prominence Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 646, pp.1349-1357. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Photospheric Flux Concentrations and Filament Dynamic Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.245-259. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0252-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip-Running Reconnection in Quasi-Separatrix Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.347-376. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0230-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of undulatory magnetic flux tubes by small scale reconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.902-905. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2006.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on a complex CME event including Halpha, LASCO, radio and MDI observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.2273-2278. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sheet formation in quasi-separatrix layers and hyperbolic flux tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.961-976. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Prominence Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 629, pp.1122-1134. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/431721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium and observational properties of line-tied twisted flux tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.1067-1087. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Emergence of Undulatory Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 614, pp.1099-1112. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/423891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and magnetic topology of the M 1.0 flare of October 22, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 423, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and orientation of prominence magnetic fields from constant-alpha magnetohydrostatic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 402, pp.769-780. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from lfff magnetic extrapolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.1875-1881. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90621-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of a complex CME event: Coupling of scales in multiple flux systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 405, pp.313-323. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the source of the magnetic helicity shed by CMEs? The long-term helicity budget of AR 7978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 382, pp.650-665. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence Magnetic Dips in Three-Dimensional Sheared Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 567, pp.L97-L101. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/339436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between CME's and prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.1451-1460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of sunspots from THEMIS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381, pp.290-299. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magnetic Helicity Injected by Shearing Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Lopez Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 207, pp.87-110. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015531804337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic nature of wide EUV filament channels and their role in the mass loading of CMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 386, pp.1106-1122. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefly: The Case for a Holistic Understanding of the Global Structure and Dynamics of the Sun and the Heliosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour E. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Todd Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey S. Newmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55, 2023, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.c647a83d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection leading to a mini-flare and a twisted jet observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Solar Physics Meeting (ESPM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milne-Eddington inversion of spectro-polarimetric data with unresolved structures by the UNNOFIT code: presentation and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin (Irlande), Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2.2 flare of 2011 February 15 observed by SDO/HMI, compared to a line tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWS/SDO 2013 Science Workshop, "Exploring the Network of SDO Science",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hyatt Regency Chesapeake Bay, Cambridge (MD), United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of magnetic flux, twist and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-13, 13th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes (Grèce), Greece. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of coronal electric currents from THEMIS photospheric observations and MHD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist transfer to a solar jet from a big flux rope detected in the HMI magnetogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity in a jet provided by transfer of twist from a sigmoidal flux rop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Symposium (ESWS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Understanding the Origin of Solar Eruptive Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Understanding the Origin of Solar Eruptive Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical mechanisms that initiate and drive solar eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature of prominences and their role in space weather, IAU Symposium 300</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France, France. pp.184-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence entre les observations et le modèle standard 3D d'éruptions solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée ESEP: "Environnement spatial de la Terre: Activité solaire, géocroiseurs et météorites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rubans d'éruption et des courants électriques lors d'un flare érupti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2 flare of 2011 February 15 observed by SDO/HMI, compared to a line-tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 LWS/SDO Science Workshop: Exploring the Network of SDO Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cambridge (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of electric currents and their connection with the 2011 February 15-X class flare ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HINODE-7, "The Seventh HINODE Science Meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Takayama (Japon), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a Magnetohydrodynamical Simulation and a Non-Linear Force-Free Field Model of a Sigmoidal Active Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build-up realistic 3D magnetic field environments for eruptive flares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering solar eruptions : how magnetic pressure explosively wins over magnetic tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinode 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, St Andrews (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric current density and related sigmoid in active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics - Understanding Solar Activity: Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.149-161, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated view leading to a comprehensive model for active region outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive magnetic flux emergence and formation of solar active regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics - Understanding Solar Activity: Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France, France. pp.115-124, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering solar eruptions : how magnetic pressure explosively wins over magnetic tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Eruption Models - RAS Discussion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Londres (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven 3D MHD simulations: energy storage and release in a solar active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of solar flares and filament interaction in NOAA 10501 on 20 November, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Asia-Pacific Solar Physics Meeting ASI Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bengaluru, India, India. pp.323-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of magnetic structures in the solar atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SOLAIRE Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Teistungen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics system performances and large field of view spectropolarimetric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal heating and flaring in QSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Sun and star spots, IAU Symposium 273</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Los Angeles, United States, United States. pp.233-241, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of sigmoids, double-J shaped flare ribbons and expanding coronal propagation fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Franco-Chinese meeting, Understanding solar activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modelling of dynamical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sun 360: Stereo-4/SDO-2/SOHO-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Christian-Albrechts-Universität, Kiel, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive magnetic flux emergence and formation of solar active regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French Chinese Meeting on Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic particles in solar flares and Magnetic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SUN 360: Stereo−4/SDO−2/SOHO−25 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flaring Twisted Emerging Flux Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenary Commemoration of the Dicovery of the Evershed Effect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bangalore, India. pp.523-524, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02859-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Rope Eruption: Non Equilibrium versus Torus Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Toeroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany, Germany. pp.1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What triggers coronal mass ejections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical evolution of topological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SOLAIRE Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Puerto de la Cruz, Tenerife, Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field measurements, extrapolation and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAIRE 2nd network-wide meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Heliophysical Processes, IAU Symposium 257</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ionnina, Greece, Greece. pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Ribbons of a M1.6 Flare Related to the Magnetic Configuration of the NOAA AR 365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solar Physics Meeting. Online at http://espm.kis.uni-freiburg.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Freiburg, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumping, slipping and slip-running field lines in zero- and finite-B reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huntsville workshop, Physical Processes for Energy and Plasma Transport across Magnetic Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Huntsville (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection and particle accelerationinitiated by flux emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Ludwig Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France, France. pp.555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD predictions for SMESE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMESE 1st meeting, Coronal mass ejections and flares: new insights with the SMESE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Force-Free Field Modeling of a Solar Active Region Around the Time of a Major Flare and Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Derosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Lites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, Florida, United States. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive and Compact Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flows, Boundaries, Interactions: Flows, Boundaries, And Interaction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Sinaia (Romania), Romania. pp.22-30, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2790353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can We learn about Filaments from Vector Magnetograms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Solar Physics with Solar-B Mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, The Kyoto International Community House, Kyoto, Japan, Japan. pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip running reconnection in the Sun's atmosphere observed by RHESSI, SOHO, TRACE and Hinode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Acapulco, Guerrero, Mexico. pp.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Magnetic Field Topology of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Chromospheric Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal, Portugal. pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept for magnetic reconnection : slip-running reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of null points in large flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Beijing, China, China. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Topology before a 3B/X1.2 Flare and the Associated CME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Activity and its Magnetic Origin, IAU Symposium 233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cairo, Egypt, Egypt. pp.399-400, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306002328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we finally solve the problems of &amp;quot;Coronal Heating &amp;quot; and &amp;quot;Solar Wind Acceleration&amp;quot; in the Cosmic Vision era ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Beijing, China, China. pp.2999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Small Scale Reconnection Role in Undulated Flux Tube Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromospheric and Coronal Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Katlenburg-Lindau, Germany. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Evidence of Photoshperic Magnetic Dips in Filament Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromospheric and Coronal Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Katlenburg-Lindau, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD models for XUV sigmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.3011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of undulatory magnetic flux tubes by small scale reconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.1482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux tube emergence, from photosphere to corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength flare study and magnetic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Investigations of Solar Activity, IAU Symposium 223</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, St-Petersburg, Russian Federation, Russia. pp.397-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare evolution and magnetic configuration study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectropolarimetry of Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Canary Islands, Spain, Spain. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field measurements with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need of High-Resolution Spectropolarimetric Observations of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Theoretical Models and Future High Resolution Solar Observations: Preparing for ATST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, NSO, Sunspot, New Mexico, USA, United States. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na I D&amp;lt;SUB&amp;gt;1&amp;lt;/SUB&amp;gt; Stokes V Asymmetries and Velocity Structure Around Sunspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sánchez Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Canary Islands, Spain, Spain. pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from magnetic extrapolation above active region and filament?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, TX, United States. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength research for the solar flare and associated coronal mass ejection event on 1999 October 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, TX, United States. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity Loading and Dissipation: The Helicity Budget of AR 7978 from the Cradle to the Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Observations of Coronal Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Hawaii, USA, United States. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field observations of flux tube emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLMAG 2002. Proceedings of the Magnetic Coupling of the Solar Atmosphere Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Santorini, Greece, Greece. pp.575-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare Genesis Experiment: magnetic topology of Ellerman bombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Variability: From Core to Outer Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;careers in solar physics&amp;quot; session of the SPM10 meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Krijger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Variability: From Core to Outer Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.981-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Effect of Mass-Draining on Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherardo Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5615,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetika Joshi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dud&#237;k" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingde Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adceb5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouppe van der Voort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno-Insertis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijeet Prasad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Xia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2ea9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Radcliffe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thoen Faber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wedemeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Fletcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj L&#246;rin&#269;&#237;k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sainz Dalda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Polito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02396-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Priest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37888-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berghmans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Antolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Aznar Cuadrado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Robinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solanki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acf3e4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sterling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L. Moore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346267" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244750" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ka&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Karlick&#253;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Zemanov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac8eaf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01416-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Tei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe7f7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Golub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc8f6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038562" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Janvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab893d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037806" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f86" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dzifcakova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab298f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Chandra Joshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuai Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf3b5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jenkins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hopwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Valori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab037a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Thalmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#246;m&#246;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3926" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341528v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Gun&#225;r" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4e1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3938" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargam Mulay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Magara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/126" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilchrist" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/62" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/825/1/80" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328644v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/814/2/126" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549774v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham C.-L. Chian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Rempel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn C. Shadden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/1/51" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Todd Hoeksema" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingna Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/778/2/139" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.10.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02054206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M. Jenkins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553853v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Noraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingde Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adceb5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetika Joshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dud&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Xia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2ea9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thoen Faber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouppe van der Voort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wedemeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Fletcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Radcliffe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj L&#246;rin&#269;&#237;k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sainz Dalda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Polito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02396-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno-Insertis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijeet Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Robinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Priest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37888-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berghmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Antolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Aznar Cuadrado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solanki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acf3e4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sterling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L. Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ka&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Karlick&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Zemanov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac8eaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01416-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Tei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe7f7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Golub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc8f6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Janvier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab893d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111814v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jenkins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hopwood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Valori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab037a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dzifcakova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab298f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Chandra Joshi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuai Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf3b5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Thalmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#246;m&#246;ry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3926" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834221" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f86" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Gun&#225;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4e1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargam Mulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/41" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Magara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilchrist" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/821/2/L23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/825/1/80" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3938" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/814/2/126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham C.-L. Chian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Rempel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn C. Shadden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/1/51" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Todd Hoeksema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingna Su" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/778/2/139" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.10.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zapi&#243;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/1/9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Savcheva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan van Ballegooijen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deluca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio del Zanna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolus J. Schrijver" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Title" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delann&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/2/167" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/1/65" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Bradshaw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/66" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691980v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/2/1388" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Karpen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ballester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9628-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Guglielmino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R. Bellot Rubio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuccarello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vargas Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/724/2/1083" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia van Driel-Gesztelyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard Culhane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Liewer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-009-9427-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZXTZ04C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Restante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Parnell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912664" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-009-9392-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352923" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Reeves" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/704/1/485" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729560v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/559" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730794v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/1911" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Derosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metcalf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Barnes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce W. Lites" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527413" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730706v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui F. Pinto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810386" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-007-9085-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTD34FFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Cirtain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryouhei Kano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1146143" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733381v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065845" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065673" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H. Mandrini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.03.058" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786635v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Correia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Yan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0089-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKKR86MK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Berlicki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0173-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ6VHR70-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Lopez-Ariste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sainz Dalda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064923" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Devore" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro K. Antiochos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0252-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBJ1GQKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0230-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WD5XB24N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis K. Georgoulis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rust" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.03.040" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQ6542N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785562v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmiro Maia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.07.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H90824N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053600" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/431721" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041519" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/423891" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vilmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040259" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785250v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030227" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90621-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2PV6BV1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801695v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030359" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801565v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Thompson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plunkett" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011634" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801294v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339436" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801372v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eibe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011495" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801579v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez Fuentes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015531804337" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8NFKW5X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732241v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020179" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E. Raouafi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey S. Newmark" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gibson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Berger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.c647a83d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724651v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Musset" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724652v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joulin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730135v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733480v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Zuccarello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382454v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735077v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802026v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733795v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724348v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734522v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735044v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255021" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-728GMXHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733799v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743913v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255016" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0C3XSS29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733470v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802036v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743406v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molodij" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311015304" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733583v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802067v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802016v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730004v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Reid" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802083v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Rutten" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02859-5_83" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R1ZMP06L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802551v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Toeroek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733500v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733526v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744068v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803218v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Malherbe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733530v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809125v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724321v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804015v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Metcalf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734416v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790353" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808960v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743811v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743209v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809565v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802518v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306002328" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802088v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804380v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802044v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marqu&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804137v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743436v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804255v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802349v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809698v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743600v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804403v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804769v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez Almeida" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744055v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804585v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809186v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803031v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parenti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Krijger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02054206v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M. Jenkins" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>