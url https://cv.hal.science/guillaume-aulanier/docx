--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Aulanier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper on the relevance of the European Solar Telescope (EST) for the French heliophysics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action Thématique Soleil Terre (ATST), Institut National des Sciences de l'Univers (INSU). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation Route of Coronal Mass Ejections. II. The Role of Filament Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 986 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adceb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations of a filament reconnecting with coronal loops during a two-ribbon solar flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A301. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying footpoints of pre-eruptive and coronal mass ejection flux ropes with sunspot scars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A3. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Initiation Route of Coronal Mass Ejections through Their Slow Rise Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad2ea9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observational analysis of flare ribbon fine structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Thoen Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wedemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 693, pp.A8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic low-atmosphere signatures of swirled-anemone jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Radcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A172. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of super-Alfvénic slippage of reconnecting magnetic field lines on the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sainz Dalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02396-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observations of recurrent jets from an arch filament system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijeet Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A198. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet Sun flux rope formation via incomplete Taylor relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A79. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high-resolution observations of persistent null-point reconnection in the solar corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2107. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First perihelion of EUI on the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Aznar Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, A110 (19p.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Slow-rise Precursor of a Major Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954 (2), pp.L47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acf3e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of an observed eruptive flux rope above the torus instability threshold through tether-cutting magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijeet Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Sterling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald L. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.A43. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From incoherent field to coherent reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 668, pp.A177. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament Leg–Leg Reconnection as a Source of Prominent Supra-arcade Downflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kašparová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac8eaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (11), pp.1096-1097. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01416-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-thermal atmosphere of a mini-solar flare during magnetic reconnection observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Tei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddle-shaped Solar Flare Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe7f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03713799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddle-shaped Solar Flare Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909 (1), pp.L4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe7f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Evidence for Solar Wind Outflows Originating from a Coronal Mass Ejection Footpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 906 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abc8f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Current Evolution at the Footpoints of Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 895 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab893d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of small-scale surface motions in the transfer of twist to a solar jet from a remote stable flux rope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A169. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of multi-temperature coronal jets for emerging flux MHD models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A22. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Effect of Mass-draining on Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherardo Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 873 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab037a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Reconnection Outflows in an Active Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiping Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocities of Flare Kernels and the Mapping Norm of Field Line Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dzifcakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab298f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations of Three-dimensional Magnetic Reconnection in an Eruption of a Quiescent Filament: Filament Strands Turning to Flare Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Magnetic Field Configuration of Typical and Atypical Confined Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Chandra Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf3b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a Footpoint Drift of an Erupting Flux Rope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gömöry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifting of the line-tied footpoints of CME flux-ropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A72. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare Reconnection-driven Magnetic Field and Lorentz Force Variations at the Sun’s Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Wheatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 877 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of All Pre- and Post-reconnection Structures Involved in Three-dimensional Reconnection Geometries in Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4f86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the H α Visibility and Projection Effects for the Interpretation of Prominence Fine-structure Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Gunár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 867 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aae4e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIPPING MAGNETIC RECONNECTION, CHROMOSPHERIC EVAPORATION, IMPLOSION, AND PRECURSORS IN THE 2014 SEPTEMBER 10 X1.6-CLASS SOLAR FLARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargam Mulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAIN RECONNECTIONS OBSERVED IN SYMPATHETIC ERUPTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Chandra Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Magara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apparent Critical Decay Index at the Onset of Solar Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 821 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/821/2/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooked flare ribbons and flux-rope related QSL footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Hooked Flare Ribbons And Flux-Rope Related Qsl Footprints” (2016, Apj, 823, 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 825 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/825/1/80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the tail wags the dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (11), pp.998-999. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys3938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Decay Index at the Onset of Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 814 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/814/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF COHERENT STRUCTURES IN PHOTOSPHERIC TURBULENT FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham C.-L. Chian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn C. Shadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/786/1/51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT SPINE LOOPS AND THE NATURE OF A LATE-PHASE SOLAR FLARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Todd Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingna Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 778 (2), pp.139. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/778/2/139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the physical mechanisms of eruptions and CMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (11), pp.1598-1606. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2011.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Topology of Bubbles in Quiescent Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zapiór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 761, pp.9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/761/1/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmoidal Active Region on the Sun: Comparison of a Magnetohydrodynamical Simulation and a Nonlinear Force-free Field Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single picture for solar coronal outflows and radio noise storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Ludwig Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.137. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 February 15 X2 Flare, Ribbons, Coronal Front, and Mass Ejection: Interpreting the Three-dimensional Views from the Solar Dynamics Observatory and STEREO Guided by Magnetohydrodynamic Flux-rope Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Title</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 738, pp.167. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/738/2/167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament Interaction Modeled by Flux Rope Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 728, pp.65. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/728/1/65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconnection-driven Rarefaction Wave Model for Coronal Outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.66. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère du Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for Flux Rope Eruption: Non-equilibrium Versus Torus Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718, pp.1388-1399. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/718/2/1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Torus-Unstable Flux Ropes and Electric Currents in Erupting Sigmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.314-333. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Solar Prominences: II---Magnetic Structure and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Karpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151, pp.333-399. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9628-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength Observations of Small-scale Reconnection Events Triggered by Magnetic Flux Emergence in the Solar Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis R. Bellot Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vargas Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 724, pp.1083-1098. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/724/2/1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, Interaction and Merger of an Active Region and a Quiescent Filament Prior to Their Eruption on 19 May 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leonard Culhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Liewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 259, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-009-9427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How skeletons turn into quasi-separatrix layers in source models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Restante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Parnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Magnetic Helicity in Emerging Flux and Associated Flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-009-9392-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal loops, flare ribbons and aurora during slip-running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.565-568. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/BF03352923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan-Spine Topology Formation Through Two-Step Reconnection Driven by Twisted Flux Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 704, pp.485-495. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/704/1/485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Flare Ribbons in Coronal Null-Point Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 700, pp.559-578. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Buildup in Emerging Serpentine Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.1911-1921. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/1911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Force-free Field Modeling of a Solar Active Region around the Time of a Major Flare and Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Derosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Lites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 675, pp.1637-1644. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/527413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MHD coupling between coronal dynamics and photospheric motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui F. Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 490, pp.353-356. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for Propagating Parts of EIT Waves: A Current Shell in a CME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247, pp.123-150. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-007-9085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipping Magnetic Reconnection in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W. Cirtain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryouhei Kano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318, pp.1588-. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1146143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary parts of an EIT and Moreton wave: a topological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465, pp.603-612. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic flux tubes observed with THEMIS/MSDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463, pp.727-736. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of magnetic null points in large flares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.1840-1846. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2007.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic flux tubes observed with THEMIS/MSDP .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration and Transport During the November 5, 1998 Solar Flare At &tilde;13:34 UT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Trottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.75-95. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0089-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pre-Eruptive Null Point Reconnection Required for Triggering Eruptions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 237, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of bald patches in a filament channel and at a barb endpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sainz Dalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.725-735. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20064923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Prominence Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 646, pp.1349-1357. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Photospheric Flux Concentrations and Filament Dynamic Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.245-259. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0252-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip-Running Reconnection in Quasi-Separatrix Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.347-376. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0230-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of undulatory magnetic flux tubes by small scale reconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.902-905. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2006.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on a complex CME event including Halpha, LASCO, radio and MDI observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.2273-2278. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sheet formation in quasi-separatrix layers and hyperbolic flux tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.961-976. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Prominence Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 629, pp.1122-1134. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/431721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium and observational properties of line-tied twisted flux tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.1067-1087. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Emergence of Undulatory Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 614, pp.1099-1112. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/423891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and magnetic topology of the M 1.0 flare of October 22, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 423, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and orientation of prominence magnetic fields from constant-alpha magnetohydrostatic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 402, pp.769-780. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from lfff magnetic extrapolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.1875-1881. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90621-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of a complex CME event: Coupling of scales in multiple flux systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 405, pp.313-323. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the source of the magnetic helicity shed by CMEs? The long-term helicity budget of AR 7978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 382, pp.650-665. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence Magnetic Dips in Three-Dimensional Sheared Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 567, pp.L97-L101. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/339436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between CME's and prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.1451-1460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of sunspots from THEMIS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381, pp.290-299. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magnetic Helicity Injected by Shearing Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Lopez Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 207, pp.87-110. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015531804337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic nature of wide EUV filament channels and their role in the mass loading of CMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 386, pp.1106-1122. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefly: The Case for a Holistic Understanding of the Global Structure and Dynamics of the Sun and the Heliosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour E. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Todd Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey S. Newmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55, 2023, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.c647a83d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection leading to a mini-flare and a twisted jet observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Solar Physics Meeting (ESPM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milne-Eddington inversion of spectro-polarimetric data with unresolved structures by the UNNOFIT code: presentation and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin (Irlande), Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2.2 flare of 2011 February 15 observed by SDO/HMI, compared to a line tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWS/SDO 2013 Science Workshop, "Exploring the Network of SDO Science",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hyatt Regency Chesapeake Bay, Cambridge (MD), United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of magnetic flux, twist and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-13, 13th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes (Grèce), Greece. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of coronal electric currents from THEMIS photospheric observations and MHD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist transfer to a solar jet from a big flux rope detected in the HMI magnetogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity in a jet provided by transfer of twist from a sigmoidal flux rop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Symposium (ESWS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Understanding the Origin of Solar Eruptive Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Understanding the Origin of Solar Eruptive Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical mechanisms that initiate and drive solar eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature of prominences and their role in space weather, IAU Symposium 300</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France, France. pp.184-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence entre les observations et le modèle standard 3D d'éruptions solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée ESEP: "Environnement spatial de la Terre: Activité solaire, géocroiseurs et météorites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rubans d'éruption et des courants électriques lors d'un flare érupti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2 flare of 2011 February 15 observed by SDO/HMI, compared to a line-tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 LWS/SDO Science Workshop: Exploring the Network of SDO Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cambridge (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of electric currents and their connection with the 2011 February 15-X class flare ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HINODE-7, "The Seventh HINODE Science Meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Takayama (Japon), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a Magnetohydrodynamical Simulation and a Non-Linear Force-Free Field Model of a Sigmoidal Active Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build-up realistic 3D magnetic field environments for eruptive flares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering solar eruptions : how magnetic pressure explosively wins over magnetic tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinode 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, St Andrews (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric current density and related sigmoid in active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics - Understanding Solar Activity: Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.149-161, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated view leading to a comprehensive model for active region outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive magnetic flux emergence and formation of solar active regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics - Understanding Solar Activity: Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France, France. pp.115-124, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering solar eruptions : how magnetic pressure explosively wins over magnetic tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Eruption Models - RAS Discussion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Londres (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven 3D MHD simulations: energy storage and release in a solar active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of solar flares and filament interaction in NOAA 10501 on 20 November, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Asia-Pacific Solar Physics Meeting ASI Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bengaluru, India, India. pp.323-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of magnetic structures in the solar atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SOLAIRE Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Teistungen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics system performances and large field of view spectropolarimetric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal heating and flaring in QSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Sun and star spots, IAU Symposium 273</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Los Angeles, United States, United States. pp.233-241, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of sigmoids, double-J shaped flare ribbons and expanding coronal propagation fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Franco-Chinese meeting, Understanding solar activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modelling of dynamical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sun 360: Stereo-4/SDO-2/SOHO-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Christian-Albrechts-Universität, Kiel, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive magnetic flux emergence and formation of solar active regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French Chinese Meeting on Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic particles in solar flares and Magnetic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SUN 360: Stereo−4/SDO−2/SOHO−25 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flaring Twisted Emerging Flux Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenary Commemoration of the Dicovery of the Evershed Effect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bangalore, India. pp.523-524, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02859-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Rope Eruption: Non Equilibrium versus Torus Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Toeroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany, Germany. pp.1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What triggers coronal mass ejections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical evolution of topological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SOLAIRE Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Puerto de la Cruz, Tenerife, Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field measurements, extrapolation and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAIRE 2nd network-wide meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Heliophysical Processes, IAU Symposium 257</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ionnina, Greece, Greece. pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Ribbons of a M1.6 Flare Related to the Magnetic Configuration of the NOAA AR 365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solar Physics Meeting. Online at http://espm.kis.uni-freiburg.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Freiburg, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumping, slipping and slip-running field lines in zero- and finite-B reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huntsville workshop, Physical Processes for Energy and Plasma Transport across Magnetic Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Huntsville (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection and particle accelerationinitiated by flux emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Ludwig Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France, France. pp.555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD predictions for SMESE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMESE 1st meeting, Coronal mass ejections and flares: new insights with the SMESE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Force-Free Field Modeling of a Solar Active Region Around the Time of a Major Flare and Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Derosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Lites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, Florida, United States. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive and Compact Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flows, Boundaries, Interactions: Flows, Boundaries, And Interaction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Sinaia (Romania), Romania. pp.22-30, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2790353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can We learn about Filaments from Vector Magnetograms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Solar Physics with Solar-B Mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, The Kyoto International Community House, Kyoto, Japan, Japan. pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip running reconnection in the Sun's atmosphere observed by RHESSI, SOHO, TRACE and Hinode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Acapulco, Guerrero, Mexico. pp.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Magnetic Field Topology of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Chromospheric Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal, Portugal. pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept for magnetic reconnection : slip-running reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of null points in large flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Beijing, China, China. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Topology before a 3B/X1.2 Flare and the Associated CME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Activity and its Magnetic Origin, IAU Symposium 233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cairo, Egypt, Egypt. pp.399-400, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306002328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we finally solve the problems of &amp;quot;Coronal Heating &amp;quot; and &amp;quot;Solar Wind Acceleration&amp;quot; in the Cosmic Vision era ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Beijing, China, China. pp.2999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Small Scale Reconnection Role in Undulated Flux Tube Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromospheric and Coronal Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Katlenburg-Lindau, Germany. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Evidence of Photoshperic Magnetic Dips in Filament Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromospheric and Coronal Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Katlenburg-Lindau, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD models for XUV sigmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.3011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of undulatory magnetic flux tubes by small scale reconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.1482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux tube emergence, from photosphere to corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength flare study and magnetic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Investigations of Solar Activity, IAU Symposium 223</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, St-Petersburg, Russian Federation, Russia. pp.397-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare evolution and magnetic configuration study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectropolarimetry of Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Canary Islands, Spain, Spain. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field measurements with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need of High-Resolution Spectropolarimetric Observations of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Theoretical Models and Future High Resolution Solar Observations: Preparing for ATST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, NSO, Sunspot, New Mexico, USA, United States. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na I D&amp;lt;SUB&amp;gt;1&amp;lt;/SUB&amp;gt; Stokes V Asymmetries and Velocity Structure Around Sunspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sánchez Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Canary Islands, Spain, Spain. pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from magnetic extrapolation above active region and filament?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, TX, United States. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength research for the solar flare and associated coronal mass ejection event on 1999 October 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, TX, United States. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity Loading and Dissipation: The Helicity Budget of AR 7978 from the Cradle to the Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Observations of Coronal Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Hawaii, USA, United States. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field observations of flux tube emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLMAG 2002. Proceedings of the Magnetic Coupling of the Solar Atmosphere Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Santorini, Greece, Greece. pp.575-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare Genesis Experiment: magnetic topology of Ellerman bombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Variability: From Core to Outer Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;careers in solar physics&amp;quot; session of the SPM10 meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Krijger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Variability: From Core to Outer Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.981-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Effect of Mass-Draining on Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherardo Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Aulanier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper on the relevance of the European Solar Telescope (EST) for the French heliophysics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action Thématique Soleil Terre (ATST), Institut National des Sciences de l'Univers (INSU). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation Route of Coronal Mass Ejections. II. The Role of Filament Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 986 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adceb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations of a filament reconnecting with coronal loops during a two-ribbon solar flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A301. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Initiation Route of Coronal Mass Ejections through Their Slow Rise Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad2ea9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying footpoints of pre-eruptive and coronal mass ejection flux ropes with sunspot scars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingde Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A3. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic low-atmosphere signatures of swirled-anemone jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Radcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A172. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observational analysis of flare ribbon fine structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Thoen Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wedemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 693, pp.A8. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of super-Alfvénic slippage of reconnecting magnetic field lines on the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sainz Dalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02396-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observations of recurrent jets from an arch filament system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rouppe van der Voort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijeet Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A198. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high-resolution observations of persistent null-point reconnection in the solar corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37888-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet Sun flux rope formation via incomplete Taylor relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A79. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First perihelion of EUI on the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Aznar Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, A110 (19p.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Slow-rise Precursor of a Major Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954 (2), pp.L47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acf3e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of an observed eruptive flux rope above the torus instability threshold through tether-cutting magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijeet Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Sterling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald L. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.A43. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From incoherent field to coherent reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 668, pp.A177. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament Leg–Leg Reconnection as a Source of Prominent Supra-arcade Downflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kašparová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac8eaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (11), pp.1096-1097. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01416-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-thermal atmosphere of a mini-solar flare during magnetic reconnection observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Tei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddle-shaped Solar Flare Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909 (1), pp.L4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe7f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03713799v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Evidence for Solar Wind Outflows Originating from a Coronal Mass Ejection Footpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 906 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abc8f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Current Evolution at the Footpoints of Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 895 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab893d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of small-scale surface motions in the transfer of twist to a solar jet from a remote stable flux rope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A169. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of multi-temperature coronal jets for emerging flux MHD models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A22. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Reconnection Outflows in an Active Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiping Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations of Three-dimensional Magnetic Reconnection in an Eruption of a Quiescent Filament: Filament Strands Turning to Flare Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Magnetic Field Configuration of Typical and Atypical Confined Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Chandra Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf3b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Effect of Mass-draining on Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherardo Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 873 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab037a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocities of Flare Kernels and the Mapping Norm of Field Line Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dzifcakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab298f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a Footpoint Drift of an Erupting Flux Rope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gömöry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifting of the line-tied footpoints of CME flux-ropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A72. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare Reconnection-driven Magnetic Field and Lorentz Force Variations at the Sun’s Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Barczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Wheatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 877 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of All Pre- and Post-reconnection Structures Involved in Three-dimensional Reconnection Geometries in Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Lörinčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Zemanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4f86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the H α Visibility and Projection Effects for the Interpretation of Prominence Fine-structure Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Gunár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 867 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aae4e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAIN RECONNECTIONS OBSERVED IN SYMPATHETIC ERUPTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Chandra Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Magara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIPPING MAGNETIC RECONNECTION, CHROMOSPHERIC EVAPORATION, IMPLOSION, AND PRECURSORS IN THE 2014 SEPTEMBER 10 X1.6-CLASS SOLAR FLARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargam Mulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooked flare ribbons and flux-rope related QSL footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apparent Critical Decay Index at the Onset of Solar Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 821 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/821/2/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Hooked Flare Ribbons And Flux-Rope Related Qsl Footprints” (2016, Apj, 823, 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 825 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/825/1/80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the tail wags the dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (11), pp.998-999. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys3938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Decay Index at the Onset of Solar Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Gilchrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 814 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/814/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF COHERENT STRUCTURES IN PHOTOSPHERIC TURBULENT FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham C.-L. Chian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn C. Shadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/786/1/51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT SPINE LOOPS AND THE NATURE OF A LATE-PHASE SOLAR FLARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Todd Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingna Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 778 (2), pp.139. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/778/2/139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the physical mechanisms of eruptions and CMEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (11), pp.1598-1606. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2011.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmoidal Active Region on the Sun: Comparison of a Magnetohydrodynamical Simulation and a Nonlinear Force-free Field Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.15. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Topology of Bubbles in Quiescent Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zapiór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 761, pp.9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/761/1/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2011 February 15 X2 Flare, Ribbons, Coronal Front, and Mass Ejection: Interpreting the Three-dimensional Views from the Solar Dynamics Observatory and STEREO Guided by Magnetohydrodynamic Flux-rope Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Title</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 738, pp.167. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/738/2/167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single picture for solar coronal outflows and radio noise storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Ludwig Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.137. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament Interaction Modeled by Flux Rope Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 728, pp.65. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/728/1/65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconnection-driven Rarefaction Wave Model for Coronal Outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.66. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère du Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for Flux Rope Eruption: Non-equilibrium Versus Torus Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718, pp.1388-1399. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/718/2/1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Torus-Unstable Flux Ropes and Electric Currents in Erupting Sigmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.314-333. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Solar Prominences: II---Magnetic Structure and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Karpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151, pp.333-399. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-010-9628-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength Observations of Small-scale Reconnection Events Triggered by Magnetic Flux Emergence in the Solar Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis R. Bellot Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vargas Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 724, pp.1083-1098. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/724/2/1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal loops, flare ribbons and aurora during slip-running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.565-568. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/BF03352923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, Interaction and Merger of an Active Region and a Quiescent Filament Prior to Their Eruption on 19 May 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leonard Culhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Liewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 259, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-009-9427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How skeletons turn into quasi-separatrix layers in source models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Restante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Parnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Magnetic Helicity in Emerging Flux and Associated Flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-009-9392-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Flare Ribbons in Coronal Null-Point Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 700, pp.559-578. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan-Spine Topology Formation Through Two-Step Reconnection Driven by Twisted Flux Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 704, pp.485-495. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/704/1/485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Buildup in Emerging Serpentine Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.1911-1921. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/1911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Force-free Field Modeling of a Solar Active Region around the Time of a Major Flare and Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Derosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Lites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 675, pp.1637-1644. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/527413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MHD coupling between coronal dynamics and photospheric motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui F. Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 490, pp.353-356. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for Propagating Parts of EIT Waves: A Current Shell in a CME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247, pp.123-150. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-007-9085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipping Magnetic Reconnection in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W. Cirtain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryouhei Kano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318, pp.1588-. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1146143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary parts of an EIT and Moreton wave: a topological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465, pp.603-612. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic flux tubes observed with THEMIS/MSDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463, pp.727-736. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of magnetic null points in large flares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.1840-1846. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2007.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic flux tubes observed with THEMIS/MSDP .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pre-Eruptive Null Point Reconnection Required for Triggering Eruptions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 237, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of bald patches in a filament channel and at a barb endpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sainz Dalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.725-735. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20064923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Acceleration and Transport During the November 5, 1998 Solar Flare At &tilde;13:34 UT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Trottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Karlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, pp.75-95. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0089-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Prominence Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 646, pp.1349-1357. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Photospheric Flux Concentrations and Filament Dynamic Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.245-259. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0252-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip-Running Reconnection in Quasi-Separatrix Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.347-376. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-006-0230-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of undulatory magnetic flux tubes by small scale reconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.902-905. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2006.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Prominence Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 629, pp.1122-1134. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/431721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on a complex CME event including Halpha, LASCO, radio and MDI observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.2273-2278. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sheet formation in quasi-separatrix layers and hyperbolic flux tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.961-976. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium and observational properties of line-tied twisted flux tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.1067-1087. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Emergence of Undulatory Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 614, pp.1099-1112. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/423891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and magnetic topology of the M 1.0 flare of October 22, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 423, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from lfff magnetic extrapolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.1875-1881. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(03)90621-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and orientation of prominence magnetic fields from constant-alpha magnetohydrostatic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 402, pp.769-780. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of a complex CME event: Coupling of scales in multiple flux systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 405, pp.313-323. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20030359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence Magnetic Dips in Three-Dimensional Sheared Arcades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 567, pp.L97-L101. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/339436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of sunspots from THEMIS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381, pp.290-299. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between CME's and prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.1451-1460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magnetic Helicity Injected by Shearing Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Lopez Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 207, pp.87-110. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015531804337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the source of the magnetic helicity shed by CMEs? The long-term helicity budget of AR 7978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 382, pp.650-665. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic nature of wide EUV filament channels and their role in the mass loading of CMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 386, pp.1106-1122. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefly: The Case for a Holistic Understanding of the Global Structure and Dynamics of the Sun and the Heliosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour E. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Todd Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey S. Newmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55, 2023, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.c647a83d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection leading to a mini-flare and a twisted jet observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Solar Physics Meeting (ESPM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milne-Eddington inversion of spectro-polarimetric data with unresolved structures by the UNNOFIT code: presentation and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin (Irlande), Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2.2 flare of 2011 February 15 observed by SDO/HMI, compared to a line tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWS/SDO 2013 Science Workshop, "Exploring the Network of SDO Science",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hyatt Regency Chesapeake Bay, Cambridge (MD), United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of magnetic flux, twist and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-13, 13th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes (Grèce), Greece. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of coronal electric currents from THEMIS photospheric observations and MHD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist transfer to a solar jet from a big flux rope detected in the HMI magnetogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity in a jet provided by transfer of twist from a sigmoidal flux rop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Symposium (ESWS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Understanding the Origin of Solar Eruptive Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro K. Antiochos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Devore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Understanding the Origin of Solar Eruptive Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical mechanisms that initiate and drive solar eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature of prominences and their role in space weather, IAU Symposium 300</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France, France. pp.184-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence entre les observations et le modèle standard 3D d'éruptions solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée ESEP: "Environnement spatial de la Terre: Activité solaire, géocroiseurs et météorites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rubans d'éruption et des courants électriques lors d'un flare érupti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2 flare of 2011 February 15 observed by SDO/HMI, compared to a line-tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 LWS/SDO Science Workshop: Exploring the Network of SDO Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cambridge (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of electric currents and their connection with the 2011 February 15-X class flare ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HINODE-7, "The Seventh HINODE Science Meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Takayama (Japon), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a Magnetohydrodynamical Simulation and a Non-Linear Force-Free Field Model of a Sigmoidal Active Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan van Ballegooijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build-up realistic 3D magnetic field environments for eruptive flares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering solar eruptions : how magnetic pressure explosively wins over magnetic tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinode 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, St Andrews (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric current density and related sigmoid in active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics - Understanding Solar Activity: Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.149-161, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive magnetic flux emergence and formation of solar active regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics - Understanding Solar Activity: Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France, France. pp.115-124, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated view leading to a comprehensive model for active region outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering solar eruptions : how magnetic pressure explosively wins over magnetic tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Eruption Models - RAS Discussion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Londres (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics system performances and large field of view spectropolarimetric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2011: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal heating and flaring in QSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Sun and star spots, IAU Symposium 273</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Los Angeles, United States, United States. pp.233-241, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven 3D MHD simulations: energy storage and release in a solar active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of solar flares and filament interaction in NOAA 10501 on 20 November, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Asia-Pacific Solar Physics Meeting ASI Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bengaluru, India, India. pp.323-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of magnetic structures in the solar atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SOLAIRE Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Teistungen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of sigmoids, double-J shaped flare ribbons and expanding coronal propagation fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Franco-Chinese meeting, Understanding solar activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modelling of dynamical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sun 360: Stereo-4/SDO-2/SOHO-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Christian-Albrechts-Universität, Kiel, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive magnetic flux emergence and formation of solar active regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French Chinese Meeting on Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic particles in solar flares and Magnetic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SUN 360: Stereo−4/SDO−2/SOHO−25 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flaring Twisted Emerging Flux Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenary Commemoration of the Dicovery of the Evershed Effect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bangalore, India. pp.523-524, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02859-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Rope Eruption: Non Equilibrium versus Torus Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Toeroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany, Germany. pp.1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What triggers coronal mass ejections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical evolution of topological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SOLAIRE Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Puerto de la Cruz, Tenerife, Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field measurements, extrapolation and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAIRE 2nd network-wide meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Török</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Heliophysical Processes, IAU Symposium 257</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ionnina, Greece, Greece. pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Ribbons of a M1.6 Flare Related to the Magnetic Configuration of the NOAA AR 365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solar Physics Meeting. Online at http://espm.kis.uni-freiburg.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Freiburg, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection and particle accelerationinitiated by flux emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Ludwig Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France, France. pp.555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumping, slipping and slip-running field lines in zero- and finite-B reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huntsville workshop, Physical Processes for Energy and Plasma Transport across Magnetic Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Huntsville (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Force-Free Field Modeling of a Solar Active Region Around the Time of a Major Flare and Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Derosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus J. Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce W. Lites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, Florida, United States. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD predictions for SMESE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMESE 1st meeting, Coronal mass ejections and flares: new insights with the SMESE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive and Compact Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flows, Boundaries, Interactions: Flows, Boundaries, And Interaction Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Sinaia (Romania), Romania. pp.22-30, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2790353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can We learn about Filaments from Vector Magnetograms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Solar Physics with Solar-B Mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, The Kyoto International Community House, Kyoto, Japan, Japan. pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip running reconnection in the Sun's atmosphere observed by RHESSI, SOHO, TRACE and Hinode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Golub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Acapulco, Guerrero, Mexico. pp.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Magnetic Field Topology of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Chromospheric Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal, Portugal. pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept for magnetic reconnection : slip-running reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of null points in large flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Beijing, China, China. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Topology before a 3B/X1.2 Flare and the Associated CME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Activity and its Magnetic Origin, IAU Symposium 233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cairo, Egypt, Egypt. pp.399-400, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921306002328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we finally solve the problems of &amp;quot;Coronal Heating &amp;quot; and &amp;quot;Solar Wind Acceleration&amp;quot; in the Cosmic Vision era ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Beijing, China, China. pp.2999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Small Scale Reconnection Role in Undulated Flux Tube Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromospheric and Coronal Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Katlenburg-Lindau, Germany. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Evidence of Photoshperic Magnetic Dips in Filament Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lopez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromospheric and Coronal Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Katlenburg-Lindau, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD models for XUV sigmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.3011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of undulatory magnetic flux tubes by small scale reconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.1482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux tube emergence, from photosphere to corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2004: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength flare study and magnetic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Investigations of Solar Activity, IAU Symposium 223</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, St-Petersburg, Russian Federation, Russia. pp.397-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare evolution and magnetic configuration study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Berlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectropolarimetry of Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Canary Islands, Spain, Spain. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field measurements with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need of High-Resolution Spectropolarimetric Observations of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Theoretical Models and Future High Resolution Solar Observations: Preparing for ATST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, NSO, Sunspot, New Mexico, USA, United States. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na I D&amp;lt;SUB&amp;gt;1&amp;lt;/SUB&amp;gt; Stokes V Asymmetries and Velocity Structure Around Sunspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sánchez Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Canary Islands, Spain, Spain. pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity Loading and Dissipation: The Helicity Budget of AR 7978 from the Cradle to the Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia van Driel-Gesztelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H. Mandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength Observations of Coronal Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Hawaii, USA, United States. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from magnetic extrapolation above active region and filament?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, TX, United States. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength research for the solar flare and associated coronal mass ejection event on 1999 October 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalmiro Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Houston, TX, United States. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field observations of flux tube emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLMAG 2002. Proceedings of the Magnetic Coupling of the Solar Atmosphere Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Santorini, Greece, Greece. pp.575-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare Genesis Experiment: magnetic topology of Ellerman bombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis K. Georgoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Variability: From Core to Outer Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.911-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;careers in solar physics&amp;quot; session of the SPM10 meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Krijger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Variability: From Core to Outer Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.981-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Effect of Mass-Draining on Prominence Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherardo Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553853v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Noraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingde Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adceb5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetika Joshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dud&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Xia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2ea9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thoen Faber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouppe van der Voort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wedemeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Fletcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Radcliffe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj L&#246;rin&#269;&#237;k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sainz Dalda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Polito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02396-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno-Insertis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijeet Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Robinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Priest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37888-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berghmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Antolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Aznar Cuadrado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solanki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acf3e4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sterling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L. Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ka&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Karlick&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Zemanov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac8eaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01416-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Tei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe7f7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Golub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc8f6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Janvier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab893d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111814v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jenkins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hopwood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Valori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab037a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dzifcakova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab298f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Chandra Joshi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuai Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf3b5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Thalmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#246;m&#246;ry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3926" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834221" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f86" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Gun&#225;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4e1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargam Mulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/41" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Magara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilchrist" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/821/2/L23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/825/1/80" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3938" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/814/2/126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham C.-L. Chian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Rempel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn C. Shadden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/1/51" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Todd Hoeksema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingna Su" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/778/2/139" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.10.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zapi&#243;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/1/9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Savcheva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan van Ballegooijen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deluca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio del Zanna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolus J. Schrijver" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Title" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delann&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/2/167" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/1/65" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Bradshaw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/66" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691980v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/2/1388" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Karpen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ballester" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9628-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Guglielmino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R. Bellot Rubio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuccarello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vargas Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/724/2/1083" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia van Driel-Gesztelyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard Culhane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Liewer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-009-9427-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZXTZ04C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Restante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Parnell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912664" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-009-9392-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352923" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Reeves" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/704/1/485" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729560v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/559" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730794v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/1911" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Derosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metcalf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Barnes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce W. Lites" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527413" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730706v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui F. Pinto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810386" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-007-9085-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTD34FFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Cirtain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryouhei Kano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1146143" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733381v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065845" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065673" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H. Mandrini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.03.058" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786635v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Correia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Yan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0089-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKKR86MK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Berlicki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0173-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ6VHR70-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Lopez-Ariste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sainz Dalda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064923" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Devore" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro K. Antiochos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0252-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBJ1GQKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0230-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WD5XB24N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis K. Georgoulis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rust" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.03.040" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQ6542N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785562v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmiro Maia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.07.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H90824N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053600" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/431721" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041519" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/423891" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vilmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040259" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785250v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030227" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90621-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2PV6BV1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801695v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030359" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801565v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Thompson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plunkett" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011634" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801294v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339436" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801372v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eibe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011495" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801579v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez Fuentes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015531804337" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8NFKW5X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732241v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020179" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E. Raouafi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey S. Newmark" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gibson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Berger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.c647a83d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724651v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Musset" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724652v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joulin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730135v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733480v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Zuccarello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382454v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735077v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802026v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733795v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724348v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734522v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735044v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255021" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-728GMXHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733799v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743913v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255016" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0C3XSS29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733470v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802036v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743406v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molodij" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311015304" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733583v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802067v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802016v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730004v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Reid" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802083v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Rutten" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02859-5_83" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R1ZMP06L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802551v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Toeroek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733500v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733526v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744068v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803218v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Malherbe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733530v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809125v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724321v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804015v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Metcalf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734416v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790353" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808960v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743811v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743209v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809565v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802518v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306002328" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802088v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804380v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802044v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marqu&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804137v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743436v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804255v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802349v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809698v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743600v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804403v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804769v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez Almeida" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744055v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804585v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809186v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803031v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parenti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Krijger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02054206v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M. Jenkins" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553853v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Noraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingde Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adceb5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetika Joshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dud&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Xia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad2ea9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Radcliffe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouppe van der Voort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thoen Faber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wedemeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Fletcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj L&#246;rin&#269;&#237;k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sainz Dalda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Polito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02396-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno-Insertis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijeet Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Priest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37888-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Robinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346065" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berghmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Antolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Aznar Cuadrado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solanki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acf3e4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sterling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L. Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ka&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Karlick&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Zemanov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac8eaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01416-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Tei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713799v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe7f7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Golub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc8f6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Janvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab893d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038562" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037806" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4519" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Chandra Joshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuai Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf3b5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jenkins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hopwood" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherardo Valori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab037a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dzifcakova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab298f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Thalmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#246;m&#246;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3926" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834221" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f86" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Gun&#225;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4e1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Magara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargam Mulay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/41" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilchrist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/821/2/L23" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/825/1/80" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3938" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/814/2/126" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham C.-L. Chian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Rempel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn C. Shadden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/1/51" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Sun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Todd Hoeksema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingna Su" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/778/2/139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.10.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Savcheva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan van Ballegooijen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deluca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zapi&#243;r" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/1/9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolus J. Schrijver" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Title" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delann&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/2/167" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio del Zanna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015231" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/1/65" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Bradshaw" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/66" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/2/1388" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/314" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Karpen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ballester" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9628-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Guglielmino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R. Bellot Rubio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuccarello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vargas Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/724/2/1083" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352923" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia van Driel-Gesztelyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard Culhane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Liewer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-009-9427-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZXTZ04C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Restante" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Parnell" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912664" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-009-9392-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/559" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Reeves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/704/1/485" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/1911" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786516v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Derosa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metcalf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Barnes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce W. Lites" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527413" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui F. Pinto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-007-9085-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTD34FFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Cirtain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryouhei Kano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1146143" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065845" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065673" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H. Mandrini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.03.058" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785502v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Berlicki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0173-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ6VHR70-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729611v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Lopez-Ariste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sainz Dalda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064923" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trottet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Correia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Yan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0089-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKKR86MK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Devore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro K. Antiochos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0252-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBJ1GQKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730850v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0230-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WD5XB24N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796964v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis K. Georgoulis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rust" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.03.040" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQ6542N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/431721" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785562v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmiro Maia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pick" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.07.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H90824N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053600" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732842v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041519" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/423891" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vilmer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040259" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)90621-1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2PV6BV1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785250v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030227" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801695v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030359" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801294v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339436" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801060v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eibe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011495" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Thompson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez Fuentes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015531804337" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8NFKW5X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plunkett" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011634" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020179" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E. Raouafi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey S. Newmark" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gibson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.c647a83d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340977v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724651v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Musset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724684v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724652v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joulin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025413v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950953v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733480v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Zuccarello" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733724v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382454v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735077v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733795v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724348v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734522v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735044v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255021" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-728GMXHN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743913v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0C3XSS29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molodij" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311015304" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802036v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802521v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802081v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733583v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802067v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802016v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730004v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Reid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802083v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Rutten" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02859-5_83" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R1ZMP06L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802551v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Toeroek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733719v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733500v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744068v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803218v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Malherbe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809125v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733530v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804015v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Metcalf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734416v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2790353" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808960v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802502v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743209v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809565v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802518v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306002328" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802928v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802044v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marqu&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804137v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743436v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804255v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809698v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743600v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804769v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez Almeida" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804585v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744055v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809186v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804812v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803031v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parenti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Krijger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02054206v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M. Jenkins" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>