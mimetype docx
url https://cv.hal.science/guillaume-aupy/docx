--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -645,365 +645,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IO-aware Job-Scheduling: Exploiting the Impacts of Workload Characterizations to select the Mapping Strategy</w:t>
+                <w:t xml:space="preserve">Dynamic Scheduling Strategies for Firm Semi-Periodic Real-Time Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vidal</w:t>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (1), pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10943420231175854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2022.3208203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098706v1</w:t>
+                <w:t xml:space="preserve">hal-03778357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IO-SETS: Simple and efficient approaches for I/O bandwidth management</w:t>
+                <w:t xml:space="preserve">IO-aware Job-Scheduling: Exploiting the Impacts of Workload Characterizations to select the Mapping Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francieli Boito</w:t>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (10), pp.2783 - 2796. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2023.3305028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10943420231175854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648225v3</w:t>
+                <w:t xml:space="preserve">hal-04098706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Scheduling Strategies for Firm Semi-Periodic Real-Time Tasks</w:t>
+                <w:t xml:space="preserve">IO-SETS: Simple and efficient approaches for I/O bandwidth management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqin Gao</w:t>
+                <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Luan Teylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (1), pp.55-68. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.2783 - 2796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2022.3208203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2023.3305028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778357v2</w:t>
+                <w:t xml:space="preserve">hal-03648225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
               </w:r>
@@ -1308,819 +1308,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-fly scheduling vs. reservation-based scheduling for unpredictable workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pottier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuankai Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennett A Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342019841681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093172v1</w:t>
+                <w:t xml:space="preserve">hal-02058290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Framework for Evaluating Straggler Detection Mechanisms in MapReduce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+                <w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3328740⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.1185-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172590v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I/O scheduling strategy for periodic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Gainaru</w:t>
+                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (2), pp.1-26. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3338510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141576v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Memory-aware Backpropagation of Deep Join Networks</w:t>
+                <w:t xml:space="preserve">A New Framework for Evaluating Straggler Detection Mechanisms in MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Shilova</w:t>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, X, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3328740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401105v1</w:t>
+                <w:t xml:space="preserve">hal-02172590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+                <w:t xml:space="preserve">I/O scheduling strategy for periodic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02091340v1</w:t>
+                <w:t xml:space="preserve">hal-02141576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly scheduling vs. reservation-based scheduling for unpredictable workflows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Memory-aware Backpropagation of Deep Join Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennett A Landman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Shilova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058290v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-scheduling Amdahl applications on cache-partitioned systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicheng Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), pp.123-138. </w:t>
@@ -2158,51 +2158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity in optimal hierarchical checkpointing schemes for adjoint computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,516 +2243,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Energy, Reliability, and Makespan Optimization Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Co-scheduling algorithms for high-throughput workload execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Shantharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Scheduling, 19 (6), pp.627-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-015-0445-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252333v1</w:t>
+                <w:t xml:space="preserve">hal-01252366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multistage Algorithm for Adjoint Computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Approximation Algorithms for Energy, Reliability, and Makespan Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parallel Processing Letters, 26 (01), pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1019222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354902v1</w:t>
+                <w:t xml:space="preserve">hal-01252333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing Strategies for Scheduling Computational Workflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Optimal Multistage Algorithm for Adjoint Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Paul Hovland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.2-26. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.C232-C255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15803/ijnc.6.1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1019222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354874v1</w:t>
+                <w:t xml:space="preserve">hal-01354902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling algorithms for high-throughput workload execution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Checkpointing Strategies for Scheduling Computational Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Shantharam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Journal of Scheduling, 19 (6), pp.627-640. </w:t>
+              <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.2-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-015-0445-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15803/ijnc.6.1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252366v1</w:t>
+                <w:t xml:space="preserve">hal-01354874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,64 +2812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming the energy of a schedule: models and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,77 +2929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing algorithms and fault prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3059,51 +3059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Number of Binary-Minded Individuals Required To Compute $\sqrt\frac12$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 411 (22), pp.2262--2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3267,689 +3267,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Supercomputer Usage with Aging Awareness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing a Reproducibility Initiative in HPC: Experiences from SC24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Tremodeux</w:t>
+                <w:t xml:space="preserve">Judith Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Supercomputing (Workshop of SC25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3731599.3767561⟩</w:t>
+              <w:t xml:space="preserve">REP 2025 - 3rd ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3736731.3746148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109521v2</w:t>
+                <w:t xml:space="preserve">hal-05148685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Reproducibility Initiative in HPC: Experiences from SC24</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Supercomputer Usage with Aging Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boëzennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Hunold</w:t>
+                <w:t xml:space="preserve">Alix Tremodeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REP 2025 - 3rd ACM Conference on Reproducibility and Replicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Sustainable Supercomputing (Workshop of SC25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, St. Louis, Missouri, United States. pp.1980-1989, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3736731.3746148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3731599.3767561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148685v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation Strategies for Disaggregated Memory in HPC Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOSAIC: Detection and Categorization of I/O Patterns in HPC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+                <w:t xml:space="preserve">Théo Jolivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPC 2024 - 31st IEEE International Conference on High Performance Computing, Data, and Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDSW 2024 - 9th International Parallel Data Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Atlanta, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCW63240.2024.00172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815672v1</w:t>
+                <w:t xml:space="preserve">hal-04808300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling distributed I/O resources in HPC systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francieli Boito</w:t>
+                <w:t xml:space="preserve">Allocation Strategies for Disaggregated Memory in HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boëzennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International European Conference on Parallel and Distributed Computing 26 - 30 August 2024 Madrid, Spain 30th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">HiPC 2024 - 31st IEEE International Conference on High Performance Computing, Data, and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bengalore, India. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394004v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Periodic I/O Using Frequency Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Scheduling distributed I/O resources in HPC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francieli Zanon Boito</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2024 - 38th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.1-13</w:t>
+              <w:t xml:space="preserve">30th International European Conference on Parallel and Distributed Computing 26 - 30 August 2024 Madrid, Spain 30th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382142v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC: Detection and Categorization of I/O Patterns in HPC Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing Periodic I/O Using Frequency Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tessier</w:t>
+                <w:t xml:space="preserve">Ahmad Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Monniot</w:t>
+                <w:t xml:space="preserve">Francieli Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDSW 2024 - 9th International Parallel Data Systems Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDPS 2024 - 38th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808300v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Metrics for the Evaluation of Batch Schedulers in HPC</w:t>
               </w:r>
@@ -4030,51 +4030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,90 +4164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IO-SETS: Simple and efficient approaches for I/O bandwidth management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Teylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4272,77 +4272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of storage target allocation in applications' I/O performance with BeeGFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Teylo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4367,90 +4367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-in-Progress: Evaluating Task Dropping Strategies for Overloaded Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTSS 2021 - 42nd IEEE Real-Time Systems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dortmund, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4614,90 +4614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Scheduling HPC Applications for Optimizing I/O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICS2020 - 34th ACM International Conference on Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4716,666 +4716,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Speculative Scheduling Robust to Incomplete Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScalA19: 10th Workshop on Latest Advances in Scalable Algorithms for Large-Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336582v1</w:t>
+                <w:t xml:space="preserve">hal-02141616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservation Strategies for Stochastic Jobs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling on Two Unbounded Resources with Communication Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Ait Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par - European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gottingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968419v2</w:t>
+                <w:t xml:space="preserve">hal-02141622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speculative Scheduling for Stochastic HPC Applications</w:t>
+                <w:t xml:space="preserve">Making Speculative Scheduling Robust to Incomplete Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ScalA19: 10th Workshop on Latest Advances in Scalable Algorithms for Large-Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158598v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint computation and Backpropagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reservation Strategies for Stochastic Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Royal Society -- Numerical algorithms for high-performance computational science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.166-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400746v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speculative Scheduling for Stochastic HPC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141616v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling on Two Unbounded Resources with Communication Costs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjoint computation and Backpropagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par - European Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gottingen, Germany</w:t>
+              <w:t xml:space="preserve">Meeting of the Royal Society -- Numerical algorithms for high-performance computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141622v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Size Should your Buffers to Disks be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium (IPDPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5409,103 +5409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Parallel Tasks under Multiple Resources: List Scheduling vs. Pack Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Elghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2018 - 32nd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5539,90 +5539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5660,77 +5660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic I/O scheduling for super-computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMBS 2017 - 8th International Workshop High Performance Computing Systems. Performance Modeling, Benchmarking and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Denver (CO), United States. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5794,51 +5794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Dev Chhokra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5876,90 +5876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-scheduling algorithms for cache-partitioned systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6010,77 +6010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assuming failure independence: are we right to be wrong?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTS 2017 - 3rd International Workshop on Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Honolulu (HI), United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6114,51 +6114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Memory-Aware Task-Tree Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,90 +6209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Driven Straggler Mitigation in MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dat Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6333,455 +6333,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling the I/O of HPC Applications Under Congestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Scheduling Computational Workflows on Failure-Prone Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium, IPDPS 2015, Hyderabad, India, May 25-29, 2015</w:t>
+              <w:t xml:space="preserve">17th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.116⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251938v1</w:t>
+                <w:t xml:space="preserve">hal-01251939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Scheduling the I/O of HPC Applications Under Congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference for High Performance Computing, Networking, Storage and Analysis, {SC} 2015, Austin, TX, USA, November 15-20, 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2807591.2807667⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium, IPDPS 2015, Hyderabad, India, May 25-29, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251937v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Computational Workflows on Failure-Prone Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humayun Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference for High Performance Computing, Networking, Storage and Analysis, {SC} 2015, Austin, TX, USA, November 15-20, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, United States. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2807591.2807667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251939v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6835,454 +6835,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Energy-aware checkpointing of divisible tasks with soft or hard deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+                <w:t xml:space="preserve">Rami Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">IGCC - 4th International Green Computing Conference - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844492v1</w:t>
+                <w:t xml:space="preserve">hal-00857244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847620v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware checkpointing of divisible tasks with soft or hard deadlines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGCC - 4th International Green Computing Conference - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arlington, United States</w:t>
+              <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857244v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing strategies with prediction windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,64 +7320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Checkpointing Period: Time vs. Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,64 +7441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware scheduling under reliability and makespan constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware scheduling: models and complexity results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPSW - IEEE 26th International Parallel and Distributed Processing Symposium Workshops &amp; PhD Forum (IPDPSW), 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.2478-2481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7617,261 +7617,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed Scaling to Manage Temperature.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Brief Announcement: Reclaiming the Energy of a Schedule, Models and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kirk Pruhs</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPAS - 1st International ICST Conference on Theory and Practice of Algorithms in (Computer) Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19754-3_4⟩</w:t>
+              <w:t xml:space="preserve">SPAA '11 - 23rd ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.135-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1989493.1989512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786200v1</w:t>
+                <w:t xml:space="preserve">hal-00857268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Reclaiming the Energy of a Schedule, Models and Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Speed Scaling to Manage Temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Atkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk Pruhs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAA '11 - 23rd ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.135-136, </w:t>
+              <w:t xml:space="preserve">TAPAS - 1st International ICST Conference on Theory and Practice of Algorithms in (Computer) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy. pp.9-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1989493.1989512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19754-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857268v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7889,51 +7889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling for Fault-Tolerance: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7971,90 +7971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Scheduling High-Performance Computing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8096,64 +8096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with silent errors in HPC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8234,77 +8234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Algorithms for Task Graph Scheduling, Replica Placement and Checkpoint Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8355,64 +8355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware checkpointing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,263 +8600,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-depth Study of LLM Contributions to the Bin Packing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boëzennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340506v1</w:t>
+                <w:t xml:space="preserve">hal-05312072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An In-depth Study of LLM Contributions to the Bin Packing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05312072v1</w:t>
+                <w:t xml:space="preserve">hal-05340506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and Interpretability of HPC I/O Resources Usage with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient and energy-efficient scheduling algorithms at scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. École Normale Supérieure de Lyon, 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ENSL0928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9159,51 +9159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Ellingson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251338168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane I Dolci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Maddison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648225v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2023.3305028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080706v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankai Huo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019841681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017710806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2016.1230612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hovland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.6.1_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shantharam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0445-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05109295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Klasky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746148" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394004v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bandet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04382142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wolf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monniot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00172" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968419v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ait Aba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Elghazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Dev Chhokra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.60" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.116" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Kabir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Booth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807667" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_51" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Melhem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507482" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.307" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Atkins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cole" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Pruhs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19754-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46376-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01075111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0928" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Ellingson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251338168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane I Dolci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Maddison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648225v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2023.3305028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080706v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankai Huo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019841681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017710806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2016.1230612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shantharam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0445-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hovland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019222" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.6.1_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05109295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Klasky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monniot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00172" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394004v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bandet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04382142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wolf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ait Aba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968419v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Elghazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Dev Chhokra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.60" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Kabir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Booth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807667" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_51" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Melhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507482" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.307" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786200v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Atkins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cole" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Pruhs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19754-3_4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46376-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340506v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01075111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0928" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>