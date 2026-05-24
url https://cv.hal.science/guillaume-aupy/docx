--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -645,365 +645,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Scheduling Strategies for Firm Semi-Periodic Real-Time Tasks</w:t>
+                <w:t xml:space="preserve">IO-aware Job-Scheduling: Exploiting the Impacts of Workload Characterizations to select the Mapping Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqin Gao</w:t>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (1), pp.55-68. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2022.3208203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10943420231175854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778357v2</w:t>
+                <w:t xml:space="preserve">hal-04098706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IO-aware Job-Scheduling: Exploiting the Impacts of Workload Characterizations to select the Mapping Strategy</w:t>
+                <w:t xml:space="preserve">IO-SETS: Simple and efficient approaches for I/O bandwidth management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Teylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.2783 - 2796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10943420231175854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2023.3305028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098706v1</w:t>
+                <w:t xml:space="preserve">hal-03648225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IO-SETS: Simple and efficient approaches for I/O bandwidth management</w:t>
+                <w:t xml:space="preserve">Dynamic Scheduling Strategies for Firm Semi-Periodic Real-Time Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francieli Boito</w:t>
+                <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luan Teylo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vidal</w:t>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (10), pp.2783 - 2796. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (1), pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2023.3305028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2022.3208203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648225v3</w:t>
+                <w:t xml:space="preserve">hal-03778357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
               </w:r>
@@ -1308,819 +1308,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly scheduling vs. reservation-based scheduling for unpredictable workflows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuankai Huo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342019841681⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058290v1</w:t>
+                <w:t xml:space="preserve">hal-02093172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Honoré</w:t>
+                <w:t xml:space="preserve">A New Framework for Evaluating Straggler Detection Mechanisms in MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, X, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3328740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091340v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">I/O scheduling strategy for periodic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (6), pp.1221-1239. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342019846956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3338510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093172v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Framework for Evaluating Straggler Detection Mechanisms in MapReduce</w:t>
+                <w:t xml:space="preserve">Optimal Memory-aware Backpropagation of Deep Join Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
+                <w:t xml:space="preserve">Alena Shilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172590v2</w:t>
+                <w:t xml:space="preserve">hal-02401105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I/O scheduling strategy for periodic applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+                <w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3338510⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.1185-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342019847263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141576v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Memory-aware Backpropagation of Deep Join Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-fly scheduling vs. reservation-based scheduling for unpredictable workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuankai Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bennett A Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342019841681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401105v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-scheduling Amdahl applications on cache-partitioned systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicheng Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), pp.123-138. </w:t>
@@ -2158,51 +2158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity in optimal hierarchical checkpointing schemes for adjoint computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,516 +2243,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-scheduling algorithms for high-throughput workload execution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation Algorithms for Energy, Reliability, and Makespan Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parallel Processing Letters, 26 (01), pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252366v1</w:t>
+                <w:t xml:space="preserve">hal-01252333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Energy, Reliability, and Makespan Optimization Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Optimal Multistage Algorithm for Adjoint Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hovland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.C232-C255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1019222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252333v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multistage Algorithm for Adjoint Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Checkpointing Strategies for Scheduling Computational Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hovland</w:t>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (3), pp.C232-C255. </w:t>
+              <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.2-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1019222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15803/ijnc.6.1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354902v1</w:t>
+                <w:t xml:space="preserve">hal-01354874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing Strategies for Scheduling Computational Workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-scheduling algorithms for high-throughput workload execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Shantharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.2-26. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Scheduling, 19 (6), pp.627-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15803/ijnc.6.1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-015-0445-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354874v1</w:t>
+                <w:t xml:space="preserve">hal-01252366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,64 +2812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming the energy of a schedule: models and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,77 +2929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing algorithms and fault prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3059,51 +3059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Number of Binary-Minded Individuals Required To Compute $\sqrt\frac12$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 411 (22), pp.2262--2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3488,468 +3488,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC: Detection and Categorization of I/O Patterns in HPC Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allocation Strategies for Disaggregated Memory in HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boëzennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Jolivel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Monniot</w:t>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDSW 2024 - 9th International Parallel Data Systems Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HiPC 2024 - 31st IEEE International Conference on High Performance Computing, Data, and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bengalore, India. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808300v1</w:t>
+                <w:t xml:space="preserve">hal-04815672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation Strategies for Disaggregated Memory in HPC Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+                <w:t xml:space="preserve">Scheduling distributed I/O resources in HPC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPC 2024 - 31st IEEE International Conference on High Performance Computing, Data, and Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bengalore, India. pp.1-11</w:t>
+              <w:t xml:space="preserve">30th International European Conference on Parallel and Distributed Computing 26 - 30 August 2024 Madrid, Spain 30th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815672v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling distributed I/O resources in HPC systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Capturing Periodic I/O Using Frequency Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francieli Boito</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francieli Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International European Conference on Parallel and Distributed Computing 26 - 30 August 2024 Madrid, Spain 30th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IPDPS 2024 - 38th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394004v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Periodic I/O Using Frequency Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOSAIC: Detection and Categorization of I/O Patterns in HPC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Jolivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Tarraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bandet</w:t>
+                <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francieli Zanon Boito</w:t>
+                <w:t xml:space="preserve">Julien Monniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2024 - 38th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDSW 2024 - 9th International Parallel Data Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Atlanta, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCW63240.2024.00172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382142v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Metrics for the Evaluation of Batch Schedulers in HPC</w:t>
               </w:r>
@@ -4030,51 +4030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,90 +4164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IO-SETS: Simple and efficient approaches for I/O bandwidth management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Teylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4272,77 +4272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of storage target allocation in applications' I/O performance with BeeGFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Teylo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4367,90 +4367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-in-Progress: Evaluating Task Dropping Strategies for Overloaded Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTSS 2021 - 42nd IEEE Real-Time Systems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dortmund, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4614,90 +4614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Scheduling HPC Applications for Optimizing I/O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICS2020 - 34th ACM International Conference on Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4716,666 +4716,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Making Speculative Scheduling Robust to Incomplete Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ScalA19: 10th Workshop on Latest Advances in Scalable Algorithms for Large-Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141616v2</w:t>
+                <w:t xml:space="preserve">hal-02336582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling on Two Unbounded Resources with Communication Costs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reservation Strategies for Stochastic Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par - European Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.166-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141622v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Speculative Scheduling Robust to Incomplete Data</w:t>
+                <w:t xml:space="preserve">Speculative Scheduling for Stochastic HPC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScalA19: 10th Workshop on Latest Advances in Scalable Algorithms for Large-Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Denver, United States</w:t>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336582v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservation Strategies for Stochastic Jobs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjoint computation and Backpropagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meeting of the Royal Society -- Numerical algorithms for high-performance computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968419v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speculative Scheduling for Stochastic HPC Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158598v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint computation and Backpropagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling on Two Unbounded Resources with Communication Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Ait Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Royal Society -- Numerical algorithms for high-performance computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Euro-Par - European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400746v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Size Should your Buffers to Disks be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium (IPDPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5409,103 +5409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Parallel Tasks under Multiple Resources: List Scheduling vs. Pack Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Elghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyang Sun</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2018 - 32nd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5539,90 +5539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-scheduling HPC workloads on cache-partitioned CMP platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5660,77 +5660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic I/O scheduling for super-computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMBS 2017 - 8th International Workshop High Performance Computing Systems. Performance Modeling, Benchmarking and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Denver (CO), United States. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5794,51 +5794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Dev Chhokra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5876,90 +5876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-scheduling algorithms for cache-partitioned systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6010,77 +6010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assuming failure independence: are we right to be wrong?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTS 2017 - 3rd International Workshop on Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Honolulu (HI), United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6114,51 +6114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Memory-Aware Task-Tree Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,90 +6209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Driven Straggler Mitigation in MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dat Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6333,455 +6333,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Computational Workflows on Failure-Prone Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling the I/O of HPC Applications Under Congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium, IPDPS 2015, Hyderabad, India, May 25-29, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.33⟩</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251939v1</w:t>
+                <w:t xml:space="preserve">hal-01251938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling the I/O of HPC Applications Under Congestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Gainaru</w:t>
+                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humayun Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium, IPDPS 2015, Hyderabad, India, May 25-29, 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.116⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference for High Performance Computing, Networking, Storage and Analysis, {SC} 2015, Austin, TX, USA, November 15-20, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2807591.2807667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251938v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STS-k: A Multilevel Sparse Triangular Solution Scheme for NUMA Multicores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joshua Booth</w:t>
+                <w:t xml:space="preserve">Scheduling Computational Workflows on Failure-Prone Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference for High Performance Computing, Networking, Storage and Analysis, {SC} 2015, Austin, TX, USA, November 15-20, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Austin, United States. pp.11, </w:t>
+              <w:t xml:space="preserve">17th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2807591.2807667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251937v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-aware replica placement in tree networks with multiple servers per client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Journault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,64 +6841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware checkpointing of divisible tasks with soft or hard deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,51 +6962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,103 +7087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Combination of Silent Error Detection and Checkpointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRDC - The 19th IEEE Pacific Rim International Symposium on Dependable Computing - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Vancouver, Canada</w:t>
@@ -7212,77 +7212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing strategies with prediction windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,64 +7320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Checkpointing Period: Time vs. Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,64 +7441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware scheduling under reliability and makespan constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware scheduling: models and complexity results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPSW - IEEE 26th International Parallel and Distributed Processing Symposium Workshops &amp; PhD Forum (IPDPSW), 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.2478-2481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7617,261 +7617,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Reclaiming the Energy of a Schedule, Models and Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Speed Scaling to Manage Temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Atkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk Pruhs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAA '11 - 23rd ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1989493.1989512⟩</w:t>
+              <w:t xml:space="preserve">TAPAS - 1st International ICST Conference on Theory and Practice of Algorithms in (Computer) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy. pp.9-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19754-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857268v1</w:t>
+                <w:t xml:space="preserve">hal-00786200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed Scaling to Manage Temperature.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leon Atkins</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Reclaiming the Energy of a Schedule, Models and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kirk Pruhs</w:t>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPAS - 1st International ICST Conference on Theory and Practice of Algorithms in (Computer) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rome, Italy. pp.9-20, </w:t>
+              <w:t xml:space="preserve">SPAA '11 - 23rd ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.135-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19754-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1989493.1989512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786200v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7889,51 +7889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling for Fault-Tolerance: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7971,90 +7971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Scheduling High-Performance Computing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8096,64 +8096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with silent errors in HPC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8234,64 +8234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Algorithms for Task Graph Scheduling, Replica Placement and Checkpoint Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8355,64 +8355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware checkpointing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,263 +8600,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">An In-depth Study of LLM Contributions to the Bin Packing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312072v1</w:t>
+                <w:t xml:space="preserve">hal-05340506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-depth Study of LLM Contributions to the Bin Packing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boëzennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340506v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and Interpretability of HPC I/O Resources Usage with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient and energy-efficient scheduling algorithms at scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. École Normale Supérieure de Lyon, 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ENSL0928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9159,51 +9159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Ellingson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251338168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane I Dolci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Maddison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648225v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2023.3305028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080706v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankai Huo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019841681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017710806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2016.1230612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shantharam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0445-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hovland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019222" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.6.1_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05109295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Klasky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monniot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00172" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394004v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bandet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04382142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wolf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ait Aba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968419v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Elghazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Dev Chhokra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.60" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Kabir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Booth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807667" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_51" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Melhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507482" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.307" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786200v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Atkins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cole" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Pruhs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19754-3_4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46376-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340506v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01075111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0928" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Ellingson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251338168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane I Dolci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Maddison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648225v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2023.3305028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778357v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Gao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3208203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080706v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019846956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le F&#232;vre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankai Huo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019841681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017710806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2016.1230612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hovland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.6.1_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shantharam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0445-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Journault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05109295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Klasky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394004v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bandet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04382142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wolf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monniot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00172" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968419v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ait Aba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Elghazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Dev Chhokra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.60" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.116" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humayun Kabir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Booth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807667" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_51" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Melhem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2012.6507482" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.307" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Atkins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cole" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Pruhs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19754-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cavelan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46376-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01075111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0928" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>