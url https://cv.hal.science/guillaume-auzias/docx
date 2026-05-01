--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -2488,295 +2488,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t>
+                <w:t xml:space="preserve">Consortium neuroscience of attention deficit/hyperactivity disorder and autism spectrum disorder: The ENIGMA adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Kaltenmark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Martine Hoogman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Daan Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier A Coulon</w:t>
+                <w:t xml:space="preserve">Marieke Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premika Boedhoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Ilioska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923506v1</w:t>
+                <w:t xml:space="preserve">hal-03026971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortium neuroscience of attention deficit/hyperactivity disorder and autism spectrum disorder: The ENIGMA adventure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Klein</w:t>
+                <w:t xml:space="preserve">Irène Kaltenmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premika Boedhoe</w:t>
+                <w:t xml:space="preserve">Lucile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Ilioska</w:t>
+                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.25029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026971v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcortical Brain Volume, Regional Cortical Thickness, and Cortical Surface Area Across Disorders: Findings From the ENIGMA ADHD, ASD, and OCD Working Groups</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premika S.W. Boedhoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daan van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hoogman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos W.R. Twisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Misfolding Within Broca’s Area as a Distinctive Feature of Autistic Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume M Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,51 +6630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse description of the cortical surface pediatric development: a sulcal pits study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Kaltenmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,51 +7256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7338,51 +7338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulcal pits extraction: reliability and filtering parameter setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,320 +8737,442 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulon</w:t>
+                <w:t xml:space="preserve">An open-source pipeline for super-resolution of fetal non-human primate diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cazzolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dienye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950578v1</w:t>
+                <w:t xml:space="preserve">hal-05599206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Kaltenmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114993v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9065,81 +9187,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9149,51 +9271,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing data quality on fetal brain MRI reconstruction: a multi-site and multi-rater study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9202,124 +9324,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Martí Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisenda Eixarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perinatal, Preterm and Paediatric Image Analysis. PIPPI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14747, Springer Nature Switzerland, pp.46-56, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-73260-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9387,51 +9509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B82132A7"/>
+    <w:nsid w:val="AB52ED97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9618,51 +9740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-auzias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0414-5691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142544736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-025-06347-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Dannecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sideri-Lampretsa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3605194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Neri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Basanisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62507-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103282" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schijven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van den Heuvel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoogman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Rooij" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963359v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Postema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Rooij" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Anagnostou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arango" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27519-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mathias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Faskowitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01163-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Parker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Shin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Howard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon French" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.2694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hoogman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Rooij" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika Boedhoe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ilioska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika S.W. Boedhoe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Schmaal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2020.19030331" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan D van Rooij" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Auzias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13005-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2017.17010100" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2460012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364101v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Viellard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2015.11.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000461" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104586" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tessieras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takerkart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buskulic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Amini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Rashid" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511590" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio M Pizzagalli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kochunov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Faskowitz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M Mcmahon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493395" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35428-1_23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03776034v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_31" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026974v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05831-9_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mart&#237; Juan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Eixarch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-auzias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0414-5691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142544736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-025-06347-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Dannecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sideri-Lampretsa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3605194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Neri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Basanisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62507-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103282" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schijven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van den Heuvel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoogman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Rooij" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963359v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Postema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Rooij" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Anagnostou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arango" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27519-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mathias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Faskowitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01163-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Parker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Shin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Howard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon French" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.2694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hoogman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Rooij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika Boedhoe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ilioska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika S.W. Boedhoe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Schmaal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2020.19030331" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan D van Rooij" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Auzias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13005-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2017.17010100" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2460012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364101v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Viellard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2015.11.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000461" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104586" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tessieras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takerkart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buskulic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Amini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Rashid" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511590" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio M Pizzagalli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kochunov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Faskowitz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M Mcmahon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493395" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35428-1_23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03776034v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_31" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026974v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05831-9_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dienye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mart&#237; Juan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Eixarch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>