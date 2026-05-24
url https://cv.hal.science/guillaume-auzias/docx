--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,9454 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9402 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> guillaume Auzias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-auzias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0414-5691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142544736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=G7HXiuwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permanent researcher at CNRS (French National Scientific Research Center).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In a few words: interdisciplinary research in medical imaging.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I mix various aspects of applied mathematics, image processing, and data analysis to design, implement, evaluate and make available to the community new advanced and original tools; with the long term goal of helping to improve the diagnosis and monitoring of patients.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation conditions for the use of diffusion tensor imaging for neuroprognosis: a clinical and technical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijbi/5380404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Palmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (6), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersection-based slice motion estimation for fetal brain imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.110005. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential microstructural development within sensorimotor cortical regions: A diffusion MRI study in preterm and full-term infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brandstaetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gondová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Devisscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.101610. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dcn.2025.101610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging reveals Papez circuit lesions in severe traumatic brain injury with memory disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Feghaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (4), pp.101927. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2025.101927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometry and volumetry in multi-centric fetal brain magnetic resonance imaging: assessing the bias of super-resolution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériam Koob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.2064 - 2075. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00247-025-06347-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CINeMA: Conditional Implicit Neural Multi-Modal Atlas for a Spatio-Temporal Representation of the Perinatal Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Dannecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Sideri-Lampretsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2025.3605194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order and distributed synergistic functional interactions encode information gain in goal-directed learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Combrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Basanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7179. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62507-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burst of gyrification in the human brain after birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.805. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08155-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FetMRQC: A robust quality control system for multi-centric fetal brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériam Koob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.103282. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2024.103282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large‐scale analysis of structural brain asymmetries during neurodevelopment: Associations with age and sex in 4265 children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schijven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. van den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoogman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (11), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.26754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the voice-selective regions of human prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsane Bichoutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-wise Labeling of Sulcal Graphs using Multi-graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963359v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isil Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (11), pp.1769-1775. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Altered structural brain asymmetry in autism spectrum disorder in a study of 54 datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Postema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7260. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27519-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcortical Brain Volume, Regional Cortical Thickness, and Cortical Surface Area Across Disorders: Findings From the ENIGMA ADHD, ASD, and OCD Working Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premika S.W. Boedhoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hoogman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos W.R. Twisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianne Schmaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (9), pp.834-843. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1176/appi.ajp.2020.19030331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability and heritability of cortical folds and their genetic correlations across hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Faskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01163-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Histology of Cortical Thickness and Shared Neurobiology in 6 Psychiatric Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2020.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101749. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium neuroscience of attention deficit/hyperactivity disorder and autism spectrum disorder: The ENIGMA adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hoogman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premika Boedhoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Ilioska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered structural brain asymmetry in autism spectrum disorder in a study of 54 datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel Postema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan D van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and Subcortical Brain Morphometry Differences Between Patients With Autism Spectrum Disorder and Healthy Individuals Across the Lifespan: Results From the ENIGMA ASD Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan D van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175 (4), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1176/appi.ajp.2017.17010100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (9), pp.4153-4168. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPANOL (SPectral ANalysis of Lobes): A Spectral Clustering Framework for Individual and Group Parcellation of Cortical Surfaces in Lobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2018.00354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey matter density changes of structures involved in Posttraumatic Stress Disorder (PTSD) after recovery following Eye Movement Desensitization and Reprocessing (EMDR) therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boukezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam El Khoury-Malhame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 266, pp.146-152. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pscychresns.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Graph-Based Morphometry: a multiscale searchlight framework based on sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.32-45. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reconfiguration of visuomotor-related functional connectivity networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.839-853. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1672-16.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Confounding Factors in Multisite Brain Morphometry Studies of Developmental Pathologies: Application to Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2460012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Misfolding Within Broca’s Area as a Distinctive Feature of Autistic Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Viellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpsc.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsAtlas: a cortical parcellation atlas for functional mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1573-1592. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark data for sulcal pits extraction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.595-598. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal atrophy of hypothalamus associated with third ventricle enlargement in Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (17), pp.1017-1022. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNR.0000000000000461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal atrophy of the hypothalamus associated with third ventricle enlargement in autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (17), pp.1017-1022. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNR.0000000000000461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sulcal landmarks: Algorithmic and conceptual improvements in the definition and extraction of sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.12-25. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based inter-subject pattern analysis of fMRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10.1371/journal.pone.0104586. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landmark alignment for high-resolution fMRI group studies: toward a fine cortical investigation of hand movements in human.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delon-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218 (1), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2013.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00874380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffeomorphic brain registration under exhaustive sulcal constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Alexis Glaunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.1214-1227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2011.2108665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of patients with Alzheimer's disease from structural MRI: a comparison of ten methods using the ADNI database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cuingnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tessieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.766-81. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated pipeline for processing and analysis of clinical fetal diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage basé sur l'intersection de coupes orthogonales (ROSI) pour l'estimation du mouvement en IRM cérébrale foetale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rfiap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCALE-CONTROLLED SULCAL DEPTH ESTIMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of multi-graph matching for sulcal graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Auzias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized multi-graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Takerkart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Conference on Machine Learning (ACML 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling Sulcal Graphs Across Indiviuals Using Multigraph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1486-1490, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse description of the cortical surface pediatric development: a sulcal pits study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal-based morphometry in Parkinson’s disease: a study of reliability and disease effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Faskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Medical Information Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mazatlán, France. pp.33, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2511590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of cortical sulci in 1,009 adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio M Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kochunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M Faskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie M Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five years longitudinal magnetic resonance imaging study of severe traumatic brain injury patients. Correlation with functional outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Puybasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESICM LIVE 2016 - Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cortical Shape Differences Using a Searchlight Approach Based On Classification of Sulcal Pit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brooklyn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical parameterization for genus zero surfaces using Laplace-Beltrami eigenfunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, GSI 2015, Palaiseau, France, October 28-30, 2015, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Nielsen Frederic Barbaresco, Oct 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal pits extraction: reliability and filtering parameter setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit processing of everyday social scenes in ASD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Brain Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Surface : a BrainVisa toolbox for surface-based processing of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Seattle, WA, USA, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based inter-subject classification of local fMRI patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop Machine Learning in Medical Imaging - MLMI 2012 (Held in Conjunction with MICCAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp 184-192, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35428-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCO: a coherent diffeomorphic framework for brain registration under exhaustive sulcal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Alexis Glaunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, United Kingdom. pp.730-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Diffeomorphic Cortical Registration Under Manifold Sulcal Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Alexis Glaunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.1127-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGY OF THE SUPERIOR TEMPORAL SULCUS IN PATIENTS WITH SCHIZOPHRENIA: A MARKER OF GENETIC OR ENVIRONMENTAL VULNERABILITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lerosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Schizophrenia International Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, FLORENCE, France. 46 (Supplement_1), pp.S138-S139, 2020, 2020 Congress of the Schizophrenia International Research Society (SIRS). </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/schbul/sbaa030.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGA-MarsAtlas: a toolbox for the estimate of high-resolution, single-trial source-level high-gamma activity from MEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ILCB / BLRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot [CNRS]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer, pp.977-1007, 2023, Neuromethods, 978-1-0716-3195-9 (ebook). </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of an Extended Short Fiber Bundle Atlas Using Sulcus-Based Constraints for a Diffeomorphic Inter-subject Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Labra Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Diffusion MRI International MICCAI Workshop, Granada, Spain, September 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-333, 2019, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05831-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulci as Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Yi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toga, Arthur W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping: an Encyclopedic Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp."45 - 52",, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source pipeline for super-resolution of fetal non-human primate diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dienye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing data quality on fetal brain MRI reconstruction: a multi-site and multi-rater study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Martí Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisenda Eixarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perinatal, Preterm and Paediatric Image Analysis. PIPPI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14747, Springer Nature Switzerland, pp.46-56, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73260-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9509,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB52ED97"/>
+    <w:nsid w:val="42393A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9740,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-auzias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0414-5691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142544736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-025-06347-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Dannecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sideri-Lampretsa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3605194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Neri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Basanisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62507-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103282" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schijven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van den Heuvel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoogman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Rooij" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963359v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Postema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Rooij" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Anagnostou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arango" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27519-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mathias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Faskowitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01163-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Parker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Shin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Howard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon French" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.2694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hoogman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Rooij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika Boedhoe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ilioska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika S.W. Boedhoe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Schmaal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2020.19030331" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan D van Rooij" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Auzias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13005-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2017.17010100" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2460012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364101v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Viellard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2015.11.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000461" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104586" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tessieras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takerkart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buskulic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Amini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Rashid" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511590" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio M Pizzagalli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kochunov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Faskowitz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M Mcmahon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493395" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35428-1_23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03776034v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_31" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026974v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05831-9_25" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dienye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mart&#237; Juan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Eixarch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-auzias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0414-5691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142544736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=G7HXiuwAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-025-06347-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Dannecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Sideri-Lampretsa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3605194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Neri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Basanisi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62507-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103282" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schijven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van den Heuvel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoogman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Rooij" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963359v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Postema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Rooij" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Anagnostou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arango" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27519-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika S.W. Boedhoe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hoogman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Schmaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2020.19030331" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mathias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Faskowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01163-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Parker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Shin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Howard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon French" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.2694" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Rooij" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika Boedhoe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ilioska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan D van Rooij" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Auzias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13005-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2017.17010100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2460012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Viellard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2015.11.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364104v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104586" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tessieras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.06.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608745v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dieudonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yadav" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Takerkart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buskulic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Amini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Rashid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511590" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio M Pizzagalli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kochunov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Faskowitz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie M Mcmahon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493395" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222933v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35428-1_23" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lerosier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa030.327" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03776034v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_31" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05831-9_25" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599206v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dienye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633362v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mart&#237; Juan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Eixarch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>