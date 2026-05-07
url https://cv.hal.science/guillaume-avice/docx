--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Avice </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion of volatile elements on Earth without the need of a late veneer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ady8018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyritic olivine chondrules with enstatite chondrite isotopic composition as a main building block of Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Morbidelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 659, pp.119337. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroids Fail to Retain Cometary Impact Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Leinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (7), pp.179. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ade990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gases in Archean Barites: Precise Determination of the Isotopic Fractionation of Atmospheric Xenon 3.48 Ga Ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Mißbach-Karmrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Reitner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1367 - 1376. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrogenesis of Néma 001, an alkali-rich meteorite from the acapulcoite-lodranite parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tartese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i2.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-solar derived krypton and xenon unveiled by Chang'e-5 lunar soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finlay M Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 637, pp.118725. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Garvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Straume-Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana C Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.56. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00992-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04231792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient atmospheric noble gases preserved in post-impact hydrothermal minerals of the 200 Ma-old Rochechouart impact structure, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620, pp.118351. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I/Pu reveals Earth mainly accreted from volatile-poor differentiated planetesimals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François. L. H. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (27), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adg9213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble gas insights into early impact delivery and volcanic outgassing to Earth's atmosphere: A limited role for the continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Parai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 609, pp.118083. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Garvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Straume-Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana C Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.72. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04267867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A race against the clock: Constraining the timing of cometary bombardment relative to Earth's growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean N. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew S. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Deienno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 406, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving new mixing ratios for Venus atmospheric gases using data from the Pioneer Venus Large Probe Neutral Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mogul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Limaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.102305. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Ocean, Water, and the Early Atmosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.51. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00995-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the isotopic evolution of atmospheric xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ardoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Broadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.43-47. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of radiogenic 129Xe variations in carbonaceous chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.M. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Parai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term evolution of the atmosphere of Venus: processes and feedback mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Parai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tarda Meteorite: A Window into the Formation of D-type Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.L9. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abfaa3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming pressure traps at the snow line to isolate isotopic reservoirs in the absence of a planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaussidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A35. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal 15N15N abundances constrain the origins of mantle nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7803), pp.367-371. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon Isotopes Identify Large-scale Nucleosynthetic Heterogeneities across the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie D. Gilmour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 889, pp.68. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab5f0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss and Fractionation of Noble Gas Isotopes and Moderately Volatile Elements from Planetary Embryos and Early Venus, Earth and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Scherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00701-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Atmospheric Evolution from Noble Gas and Nitrogen Isotopes on Earth, Mars & Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00655-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of krypton and xenon isotopes with a new static-mode quadrupole ion trap mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Madzunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.104-117. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ja00218e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archean kerogen as a new tracer of atmospheric evolution: Implications for dating the widespread nature of early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David V Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W Broadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.eaar2091. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar2091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new all-metal induction furnace for noble gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Füri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of atmospheric xenon and other noble gases inferred from Archean to Paleoproterozoic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.82-100. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope constraints on the alteration temperatures of CM chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien J Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 458, pp.273-281. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and degassing history of the Earth's atmosphere revealed by Archean xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15455. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03619402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of volatile elements (H, C, N, noble gases) on Earth and Mars in light of recent results from the ROSETTA cometary mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondritic xenon in the Earth’s mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Füri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 533 (7601), pp.82 - 85. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature17434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple carriers of Q noble gases in primitive meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (7), pp.2093 - 2099. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of noble gases and nitrogen in “Hypatia”, a diamond-rich pebble from SW Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias M.M. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kramers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 432, pp.243-253. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The I-Pu-Xe age of the Moon-Earth system revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2013.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissint Martian Meteorite: A Fresh Look at the Interior, Surface, and Atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.785-788. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1224514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00764528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada N Arney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darby Dyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04683291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curation of Extraterrestrial samples in France and the future center for extraterrestrial materials in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAYABUSA2023 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sagamihara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Hadean and Archean processes in defining the composition of the Earth's mantle: Magma ocean, crust-mantle differentiation, and formation of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Anbar; Dominique Weis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geochemistry (Third Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.73-118, 2025, 978-0-323-99763-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99762-1.00100-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Habitability of Venus and a Comparison to Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Höning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gentry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of atmospheric xenon and other noble gases : geodynamical and atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocean, Atmosphere. Université de Lorraine, 2016. English. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Avice </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion of volatile elements on Earth without the need of a late veneer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ady8018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyritic olivine chondrules with enstatite chondrite isotopic composition as a main building block of Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Morbidelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 659, pp.119337. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroids Fail to Retain Cometary Impact Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Leinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (7), pp.179. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ade990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gases in Archean Barites: Precise Determination of the Isotopic Fractionation of Atmospheric Xenon 3.48 Ga Ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Mißbach-Karmrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Reitner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1367 - 1376. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrogenesis of Néma 001, an alkali-rich meteorite from the acapulcoite-lodranite parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tartese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i2.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-solar derived krypton and xenon unveiled by Chang'e-5 lunar soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finlay M Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 637, pp.118725. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient atmospheric noble gases preserved in post-impact hydrothermal minerals of the 200 Ma-old Rochechouart impact structure, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620, pp.118351. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I/Pu reveals Earth mainly accreted from volatile-poor differentiated planetesimals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François. L. H. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (27), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adg9213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Garvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Straume-Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana C Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.56. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00992-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04231792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble gas insights into early impact delivery and volcanic outgassing to Earth's atmosphere: A limited role for the continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Parai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 609, pp.118083. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Habitability of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Westall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Höning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gentry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00960-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A race against the clock: Constraining the timing of cometary bombardment relative to Earth's growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean N. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew S. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Deienno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 406, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Garvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grete Straume-Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana C Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04267867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving new mixing ratios for Venus atmospheric gases using data from the Pioneer Venus Large Probe Neutral Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mogul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Limaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.102305. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Ocean, Water, and the Early Atmosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.51. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00995-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04213184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the isotopic evolution of atmospheric xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ardoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Broadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.43-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of radiogenic 129Xe variations in carbonaceous chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.M. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Parai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gases and Stable Isotopes Track the Origin and Early Evolution of the Venus Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Parai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term evolution of the atmosphere of Venus: processes and feedback mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Way</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tarda Meteorite: A Window into the Formation of D-type Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.L9. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abfaa3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming pressure traps at the snow line to isolate isotopic reservoirs in the absence of a planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Pignatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaussidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A35. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon Isotopes Identify Large-scale Nucleosynthetic Heterogeneities across the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie D. Gilmour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 889, pp.68. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab5f0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal 15N15N abundances constrain the origins of mantle nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7803), pp.367-371. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss and Fractionation of Noble Gas Isotopes and Moderately Volatile Elements from Planetary Embryos and Early Venus, Earth and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Scherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00701-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Atmospheric Evolution from Noble Gas and Nitrogen Isotopes on Earth, Mars & Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00655-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision measurements of krypton and xenon isotopes with a new static-mode quadrupole ion trap mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Farley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Madzunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.104-117. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ja00218e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archean kerogen as a new tracer of atmospheric evolution: Implications for dating the widespread nature of early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David V Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W Broadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.eaar2091. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar2091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new all-metal induction furnace for noble gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Füri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of atmospheric xenon and other noble gases inferred from Archean to Paleoproterozoic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.82-100. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope constraints on the alteration temperatures of CM chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien J Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 458, pp.273-281. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and degassing history of the Earth's atmosphere revealed by Archean xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15455. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03619402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of volatile elements (H, C, N, noble gases) on Earth and Mars in light of recent results from the ROSETTA cometary mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondritic xenon in the Earth’s mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Caracausi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Füri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 533 (7601), pp.82 - 85. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature17434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple carriers of Q noble gases in primitive meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (7), pp.2093 - 2099. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of noble gases and nitrogen in “Hypatia”, a diamond-rich pebble from SW Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias M.M. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kramers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 432, pp.243-253. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The I-Pu-Xe age of the Moon-Earth system revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2013.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissint Martian Meteorite: A Fresh Look at the Interior, Surface, and Atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.785-788. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1224514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00764528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada N Arney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darby Dyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04683291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curation of Extraterrestrial samples in France and the future center for extraterrestrial materials in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAYABUSA2023 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sagamihara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Hadean and Archean processes in defining the composition of the Earth's mantle: Magma ocean, crust-mantle differentiation, and formation of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Anbar; Dominique Weis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geochemistry (Third Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.73-118, 2025, 978-0-323-99763-8. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99762-1.00100-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Habitability of Venus and a Comparison to Early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Westall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Höning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gentry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of atmospheric xenon and other noble gases : geodynamical and atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocean, Atmosphere. Université de Lorraine, 2016. English. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kubik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05020167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Joiret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Leinhardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ade990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mi&#223;bach-Karmrodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vayrac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reitner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i2.776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhang Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay M Stuart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118725" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04231792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E Smrekar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Garvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grete Straume-Lindner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana C Ocampo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00992-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kendrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118351" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigang Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois. L. H. Tissot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Ye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmu Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Parai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01022-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Deienno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mogul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Limaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Way" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Lammer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00995-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ardoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Broadley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almayrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Byrne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.M. Meier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2228" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00929-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795735v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Way" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J. Golabek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00924-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abfaa3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyodo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038797" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2173-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie D. Gilmour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5f0c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Scherf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kurokawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Ueno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00701-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00655-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belousov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Madzunkov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simcic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00218e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V Bekaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Broadley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2091" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burgess" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03541761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien J Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Burgess" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burnard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17434" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063198" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wieler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kramers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Avice" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada N Arney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darby Dyar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viennet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379149v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00100-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis H&#246;ning" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gentry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02153924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0032" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kubik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05020167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Joiret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Leinhardt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ade990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mi&#223;bach-Karmrodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vayrac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reitner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i2.776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhang Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay M Stuart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118725" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kendrick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois. L. H. Tissot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04231792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E Smrekar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Garvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grete Straume-Lindner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana C Ocampo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00992-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmu Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Parai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#246;ning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gentry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00960-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Deienno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115754" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01022-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mogul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Limaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Way" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Lammer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00995-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ardoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Broadley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almayrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Byrne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2207" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.M. Meier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2228" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Labidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Trainer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00929-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795735v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Way" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J. Golabek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00924-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abfaa3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyodo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Pignatale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038797" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie D. Gilmour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5f0c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broadley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2173-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Scherf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kurokawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Ueno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00701-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00655-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belousov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Farley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Madzunkov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simcic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00218e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V Bekaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Broadley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar2091" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burgess" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03541761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien J Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.055" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Burgess" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15455" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772382v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burnard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17434" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063198" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M.M. Meier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wieler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kramers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Avice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada N Arney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darby Dyar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viennet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00100-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis H&#246;ning" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gentry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02153924v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>