--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -310,195 +310,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebâtir le corps musical de Notre-Dame de Paris (1802-1815). Entre continuité et adaptation au système concordataire</w:t>
+                <w:t xml:space="preserve">Entre le bruit de l’extérieur et la musique de l’intérieur : les célébrations napoléoniennes autour de Notre-Dame de Paris (1802-1814)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Achille Davy-Rigaux; Bernard Dompnier; Stéphane Gomis. </w:t>
+              <w:t xml:space="preserve">Marie-Ange Fougère; Hélène Parent; Cécile Reynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des musiciens au service des églises (XVIIe-XVIIIe siècles). Hommage à Sylvie Granger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Ce qu’on entend au XIXe siècle, actes du Xe congrès de la Société des Études Romantiques et Dix-neuvièmistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.58079/146qb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05367389v1</w:t>
+                <w:t xml:space="preserve">halshs-05127550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre le bruit de l’extérieur et la musique de l’intérieur : les célébrations napoléoniennes autour de Notre-Dame de Paris (1802-1814)</w:t>
+                <w:t xml:space="preserve">Rebâtir le corps musical de Notre-Dame de Paris (1802-1815). Entre continuité et adaptation au système concordataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Ange Fougère; Hélène Parent; Cécile Reynaud. </w:t>
+              <w:t xml:space="preserve">Achille Davy-Rigaux; Bernard Dompnier; Stéphane Gomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce qu’on entend au XIXe siècle, actes du Xe congrès de la Société des Études Romantiques et Dix-neuvièmistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2025, </w:t>
+              <w:t xml:space="preserve">Des musiciens au service des églises (XVIIe-XVIIIe siècles). Hommage à Sylvie Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/146qb⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-222, 2025, Histoire</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05127550v1</w:t>
+                <w:t xml:space="preserve">halshs-05367389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique vocale religieuse</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avocat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10374/des-musiciens-au-service-des-eglises-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146qb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01338985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04434400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ailleret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Yeche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03981529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05034205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Piat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avocat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146qb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10374/des-musiciens-au-service-des-eglises-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01338985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04434400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ailleret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Yeche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03981529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05034205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Piat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>