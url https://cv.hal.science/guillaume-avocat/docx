--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -276,1400 +276,1400 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre le bruit de l’extérieur et la musique de l’intérieur : les célébrations napoléoniennes autour de Notre-Dame de Paris (1802-1814)</w:t>
+                <w:t xml:space="preserve">Pierre Desvignes et l’héritage du motet à grand chœur : l’exemple des psaumes en musique composés pour la cathédrale de Chartres (1786-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce qu’on entend au XIXe siècle, actes du Xe congrès de la Société des Études Romantiques et Dix-neuvièmistes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.9-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05127550v1</w:t>
+                <w:t xml:space="preserve">hal-05034205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebâtir le corps musical de Notre-Dame de Paris (1802-1815). Entre continuité et adaptation au système concordataire</w:t>
+                <w:t xml:space="preserve">Les musiciens d’Église de la Vienne à l’épreuve de la Révolution et du Concordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des musiciens au service des églises (XVIIe-XVIIIe siècles). Hommage à Sylvie Granger</w:t>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-01338985v1</w:t>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reconversions et migrations professionnelles. Le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florimond Ronger’s Vespers for Sundays in Harmonized Plainchant (1845-1854): A not so Ordinary Work</w:t>
+                <w:t xml:space="preserve">Rebâtir le corps musical de Notre-Dame de Paris (1802-1815). Entre continuité et adaptation au système concordataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Achille Davy-Rigaux; Bernard Dompnier; Stéphane Gomis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural Annual Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05109556v1</w:t>
+              <w:t xml:space="preserve">Des musiciens au service des églises (XVIIe-XVIIIe siècles). Hommage à Sylvie Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-222, 2025, Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05367389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre le bruit de l'extérieur et la musique de l'intérieur. Les célébrations napoléoniennes autour de Notre-Dame de Paris (1802-1814)</w:t>
+                <w:t xml:space="preserve">Entre le bruit de l’extérieur et la musique de l’intérieur : les célébrations napoléoniennes autour de Notre-Dame de Paris (1802-1814)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Ange Fougère; Hélène Parent; Cécile Reynaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce qu'on entend au XIXe siècle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04434400v1</w:t>
+              <w:t xml:space="preserve">Ce qu’on entend au XIXe siècle, actes du Xe congrès de la Société des Études Romantiques et Dix-neuvièmistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/146qb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde de pré-concert</w:t>
+                <w:t xml:space="preserve">La musique vocale religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Jardin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fait musical religieux : approches croisées Histoire / Musicologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04001250v1</w:t>
+              <w:t xml:space="preserve">Mel Bonis (1858-1937). Parcours d'une compositrice de la Belle Époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud / Palazzetto Bru Zane, 2020, 978-2-330-13313-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les “Vêpres en musique” de Pierre Desvignes</w:t>
+                <w:t xml:space="preserve">Musique et musiciens d’Église dans le département de la VIENNE autour de 1790</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Dompnier; Sylvie Granger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour des travaux de Xavier Bisaro</w:t>
-[...448 lines deleted...]
-                <w:t xml:space="preserve">hal-03997935v1</w:t>
+              <w:t xml:space="preserve">Base de données prosopographique Muséfrem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plains-chants harmonisés de Florimond Ronger (1840-1854). La culture auditive d’un organiste de paroisse</w:t>
+                <w:t xml:space="preserve">Florimond Ronger’s Vespers for Sundays in Harmonized Plainchant (1845-1854): A not so Ordinary Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inaugural Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Musical Association - French Music Study Group, Jun 2025, En ligne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05109556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le bruit de l'extérieur et la musique de l'intérieur. Les célébrations napoléoniennes autour de Notre-Dame de Paris (1802-1814)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce qu'on entend au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Reynaud; Hélène Parent; Marie-Ange Fougère; Béatrice Didier, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde de pré-concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Yeche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fait musical religieux : approches croisées Histoire / Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Favier; Catherine Vincent, May 2021, Saintes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “Vêpres en musique” de Pierre Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des travaux de Xavier Bisaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Favier, Nov 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “Vêpres en musique” de Pierre Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des travaux de Xavier Bisaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Criham; Société française de musicologie, Nov 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique d'Eglise de Florimond Ronger (Hervé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Hervé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etienne Jardin, Jul 2019, Venise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique figurée à Notre-Dame de Paris au début de la période concordataire (1803-1827)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures musicales en France. La musique religieuse (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Youri Carbonnier; Stéphane Gomis, Oct 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'atelier de Pierre Desvignes. Réflexions autour de la fabrique du répertoire musical de Notre-Dame de Paris (1802-1827)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la musicologie aujourd'hui – objets, méthodes et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Dufetel; Solveig Serre, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre et l'église. L'exemple de la messe “tirée de Sigismond III à Cracovie“ de Pierre Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au sanctuaire comme à la scène ? Dialectique et porosité des pratiques musicales d'église et de théâtre du Premier Empire à la Belle-Époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Rollin, Apr 2016, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-05397855v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et célébration du pouvoir sous l’Ancien Régime et sous le Premier Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrer le pouvoir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Malandin; Jérôme Grévy, Feb 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Desvignes et l’héritage du motet à grand chœur : l’exemple des psaumes en musique composés pour la cathédrale de Chartres (1786-1793)</w:t>
+                <w:t xml:space="preserve">Les plains-chants harmonisés de Florimond Ronger (1840-1854). La culture auditive d’un organiste de paroisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01865522v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05397855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1693,179 +1693,179 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricercar Data Lab - Early Music Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarra Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suzy Piat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Medieval and Renaissance Music Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">10th International Conference on Digital Libraries for Musicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Milan, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224742v1</w:t>
+                <w:t xml:space="preserve">hal-04284760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricercar Data Lab - Score Viewer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ricercar Data Lab - Early Music Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,194 +1877,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint MEC TEI conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paderborn, Germany. </w:t>
+              <w:t xml:space="preserve">Annual Medieval and Renaissance Music Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224772v1</w:t>
+                <w:t xml:space="preserve">hal-04224742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricercar Data Lab - Early Music Database</w:t>
+                <w:t xml:space="preserve">Ricercar Data Lab - Score Viewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suzy Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarra Ferjani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzy Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Digital Libraries for Musicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">Joint MEC TEI conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paderborn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284760v1</w:t>
+                <w:t xml:space="preserve">hal-04224772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2322,51 +2322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avocat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146qb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10374/des-musiciens-au-service-des-eglises-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01338985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04434400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ailleret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Yeche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03981529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05034205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Piat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05034205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avocat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10374/des-musiciens-au-service-des-eglises-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146qb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03982747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01338985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04434400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ailleret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Yeche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03981529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04001259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Piat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>